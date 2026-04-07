--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -54,1475 +54,1475 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>ANTONIO CARLOS RIBEIRO CONDE</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1911/antonio_carlos_ribeiro_conde_-_requerimento_no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1911/antonio_carlos_ribeiro_conde_-_requerimento_no01-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao governo do estado através do secretario  Estadual de obras, a construção de um Terminal Rodoviário, em nosso Município.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1912/antonio_carlos_ribeiro_conde_-_requerimento_no02-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1912/antonio_carlos_ribeiro_conde_-_requerimento_no02-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao instalação de uma loja do grupo y Yamada no Município de Santa Izabel do Pará, além de atender aos nossos Município, atenderá também os municípios  vizinho, tais como: Bujaru, Concordia, 4 Bocas, Tome Açu, Ihangapi, Vigia Colares, São Caetano de Odivelas, Santo Antonio do Tauá, município estes que têm seu acesso por dentro do nosso Município.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1913/antonio_carlos_ribeiro_conde_-_requerimento_no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1913/antonio_carlos_ribeiro_conde_-_requerimento_no03-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que intervenha junto ao DETRAN para que viabilize a sinalização vertical e horizontal de transito, em nosso Município</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Izabelense ao sr. Carlos Alberto de Oliveira, pelo reconhecimento de serviços prestados a nossa cidade</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1915/antonio_carlos_ribeiro_conde_-_requerimento_no05-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1915/antonio_carlos_ribeiro_conde_-_requerimento_no05-2010.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado os serviços de drenagem, tubulação , pavimentação e iluminação publica, na Rua 31 de Março no Bairro do juazeiro neste Município.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1916/antonio_carlos_ribeiro_conde_-_requerimento_no07-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1916/antonio_carlos_ribeiro_conde_-_requerimento_no07-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao gerente do Banco do Brasil, o urgente do serviço dos consertos de caixa eletrônicos, que estão em precários condições de uso.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1917/antonio_carlos_ribeiro_conde_-_requerimento_no08-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1917/antonio_carlos_ribeiro_conde_-_requerimento_no08-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal e setor de iluminação publica que faça os devidos reparos e substituições das luminarias, na Rua João Coelho, no Bairro do Juazeiro, neste município.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1918/antonio_carlos_ribeiro_conde_-_requerimento_no09-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1918/antonio_carlos_ribeiro_conde_-_requerimento_no09-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal em parceria com a secretaria municipal de obras, no sentido de realiza as seguintes colocação  de tubulação nas  Ruas Azevedo Ribeiro, Bairro São Raimundo, haja vista, que o mesmo a mesma fica  completamente alagada, sem condições de escoa as aguas da chuvas e das valas mal conservadas.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1919/antonio_carlos_ribeiro_conde_-_requerimento_no10-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1919/antonio_carlos_ribeiro_conde_-_requerimento_no10-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal em parceria com a secretaria municipal de Educação, a instalação de dois ventiladores de 02 ventiladores na escola municipal Capitão Jose Ferreira, localizada na vila do Feijoal, neste município.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1920/antonio_carlos_ribeiro_conde_-_requerimento_no11-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1920/antonio_carlos_ribeiro_conde_-_requerimento_no11-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal em parceria com a secretaria municipal do meio  Ambiente a urgente de coleta de lixo na rua castelo branco, no Bairro Jardim Paraiso que a (03) semanas tais  serviços  não acontece.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1921/antonio_carlos_ribeiro_conde_-_requerimento_no12-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1921/antonio_carlos_ribeiro_conde_-_requerimento_no12-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito municipal  Dr. Carlos Marió de Brito Kató, que realize os necessários e urgentes serviços de limpeza na Rua cp. Manoel de carvalho, no bairro Juazeiro neste Município.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1922/antonio_carlos_ribeiro_conde_-_requerimento_no13-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1922/antonio_carlos_ribeiro_conde_-_requerimento_no13-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Honra ao Mérito ao funcionário do posto oriente, do município se santa izabel do Pará pelo reconhecimento de serviços prestado em nosso município.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1923/antonio_carlos_ribeiro_conde_-_requerimento_no14-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1923/antonio_carlos_ribeiro_conde_-_requerimento_no14-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Honra ao Mérito ao Sr. Marcos Roberto Leal dos Santos, do município de Santa izabel do Pará pelo reconhecimento de serviços prestado no Setor esportivo em nosso município.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1924/antonio_carlos_ribeiro_conde_-_requerimento_no15-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1924/antonio_carlos_ribeiro_conde_-_requerimento_no15-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal em parceria com a secretaria municipal de transporte  que realize os serviços de reformas da 1º ponte da vacinal do Distrito de Caraparu, pois com a realização desse pleito, atendera um dos anseios dessa comunidade Caraparuense.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1925/antonio_carlos_ribeiro_conde_-_requerimento_no16-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1925/antonio_carlos_ribeiro_conde_-_requerimento_no16-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal em parceria com a secretaria municipal de transportes, no sentido de realizarem, os serviços de tubulação do largo São Francisco ( beco sem saída). no Bairro Juazeiro em nosso Município.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1926/antonio_carlos_ribeiro_conde_-_requerimento_no17-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1926/antonio_carlos_ribeiro_conde_-_requerimento_no17-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal em parceria com a secretaria municipal de transportes construção 03 lombadas nas Rua Fernando Guilhon  no Bairro Santa Terezinha, em nosso Município.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1927/antonio_carlos_ribeiro_conde_-_requerimento_no18-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1927/antonio_carlos_ribeiro_conde_-_requerimento_no18-2010.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados os serviços de empiçarramento com aberturas de valas meio fio e asfaltamento em todo o Bairro do Triangulo.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1928/antonio_carlos_ribeiro_conde_-_requerimento_no20-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1928/antonio_carlos_ribeiro_conde_-_requerimento_no20-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal para que sejam destacados recursos do orçamento do município de santa izabel do Pará, a fim de fazer face ao apoio que esta agremiação necessita em suas atividades desportivas.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>DENILSON SAMPAIO VIANA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1941/denilson_sampaio_viana_-_requerimento_no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1941/denilson_sampaio_viana_-_requerimento_no01-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governo do Estado em Parceria com SEEL que inclua o Município de Santa Izabel no programa do esporte e lazer da cidade.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1942/denilson_sampaio_viana_-_requerimento_no02-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1942/denilson_sampaio_viana_-_requerimento_no02-2010.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento 01/03 de Março de 2009, de construção de uma ponte de madeira no Igarapé que liga a Alameda Dr. Iolanda Cardoso ( Bairro  do jurunas) da Rua Mestre Rocha ( Bairro de São Raimundo) e que em seguida seja oficializado ao executivo em conjunto com a secretaria  de obras Municipal para a realização do presente requerimento.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1943/denilson_sampaio_viana_-_requerimento_no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1943/denilson_sampaio_viana_-_requerimento_no03-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal que intervenha junto ao DETRAN para que viabilize a sinalização vertical e horizontal de transito, em nosso Município.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1944/denilson_sampaio_viana_-_requerimento_no04-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1944/denilson_sampaio_viana_-_requerimento_no04-2010.pdf</t>
   </si>
   <si>
     <t>Que concede o Titulo de Izabelense ao Sr. Carlos Alberto Oliveira, pelo reconhecimento e serviços prestados a nossa cidade conforme preceitua, o art. 40 inciso XVI, da Lei orgânica do Município e ainda o artigo 10, incisos III e IV, regimento interno desta casa de Leis.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1945/denilson_sampaio_viana_-_requerimento_no05-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1945/denilson_sampaio_viana_-_requerimento_no05-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo Municipal que determine a secretarias competentes, a realizarem os serviços de drenagem, tubulação , pavimentação ,e iluminação publica na Rua 31 de Março, no Bairro Juazeiro, neste Município.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1946/denilson_sampaio_viana_-_requerimento_no06-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1946/denilson_sampaio_viana_-_requerimento_no06-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao gerente do Banco do Brasil, urgente serviços de consertos dos caixas eletrônicos que estão em precária situações de uso.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1948/denilson_sampaio_viana_-_requerimento_no08-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1948/denilson_sampaio_viana_-_requerimento_no08-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo Municipal que junto a secretaria de obras realize os serviços de limpeza, e terraplenagem na extensão da Rua são Raimundo que da acesso da travessa uxuteua I uxuteua II onde suas limitações e o muro da fabrica de sabão e óleo  Mejer Kabakcinick, neste município.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1964/denilson_sampaio_viana_-_requerimento_no10-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1964/denilson_sampaio_viana_-_requerimento_no10-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo Municipal em parceria com as secretarias municipais de Educação e obras realização, da necessária e completas manutenção em toda a estrutura da Quadra Poliesportiva da Escola Municipal Guilherme Mártires, localizada na AV. Mata Bacelar, no Bairro Nova Brasília, neste município.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1965/denilson_sampaio_viana_-_requerimento_no11-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1965/denilson_sampaio_viana_-_requerimento_no11-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criada a Secretaria municipal de esporte3 e lazer, diante da constatação da necessidade de sua criação na II conferencia de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1966/denilson_sampaio_viana_-_requerimento_no12-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1966/denilson_sampaio_viana_-_requerimento_no12-2010.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 02/09 de 03 de Março de 2009 e preposição escrita 18/09 de 19/10/09, afim de que o executivo Municipal junto ao setor de iluminação e secretarias de obras públicas de nosso Município, realize os serviços de limpeza com retirada de lixo roçagem, e abertura de valas assim como, os serviços de terraplanagem e tubulação e infraestrutura em todas as Ruas do Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1967/denilson_sampaio_viana_-_requerimento_no13-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1967/denilson_sampaio_viana_-_requerimento_no13-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao  executivo Municipal que  junto com a secretarias de obras públicas de nosso Município, realize os serviços de pavimentação asfaltica para as Ruas José Queiros de Miranda, Hilário da Paz, Gilberto Areis no Bairro Divineia, neste Município.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1968/denilson_sampaio_viana_-_requerimento_no14-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1968/denilson_sampaio_viana_-_requerimento_no14-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que envie esforços no sentido de implantar os serviços de telefonia com instalação de aparelhos telefônicos públicos comunitários nas comunidades de Cacoal, Foz do Jundiaí e Flexal, neste Município.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1969/denilson_sampaio_viana_-_requerimento_no15-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1969/denilson_sampaio_viana_-_requerimento_no15-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo Municipal que junto com a secretaria de obras realizem a construção de um centro de treinamento esportivo - C.T.E. para qualificar as categorias de bases do nosso Futebol de nosso Município tais._x000D_
 2- Campo de futebol_x000D_
 1- Arena _x000D_
 1- Quadra_x000D_
 1- Alojamento</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1970/denilson_sampaio_viana_-_requerimento_no16-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1970/denilson_sampaio_viana_-_requerimento_no16-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IIm. Sr. Edgar Silveira Filho Superintendente de engenharia da rede Celpa em Belém do Pará, seguintes providencias _x000D_
 Extensão da rede de energia, eletrica para o Bairro Novo  Horizonte  Substituindo as ligações irregulares (Gatos) e beneficiando cerca de 70 (setenta) famílias, que vivem em situações há nove anos em nosso Município.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1971/denilson_sampaio_viana_-_requerimento_no17-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1971/denilson_sampaio_viana_-_requerimento_no17-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo Municipal em parceria com a secretaria de obras e transportes, urgentes e necessários serviços de limpeza e pavimentação asfaltica da avenida Barão do Rio Branco no perímetro entre o mercadinho campinense até o final da avenida, com isso possibilitando o acessos munícipes á casa Lotérica, recém instalado nesse perímetro.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1975/denilson_sampaio_viana_-_requerimento_no18-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1975/denilson_sampaio_viana_-_requerimento_no18-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a Empresa da Rede Celpa, que providencie os serviços de extensão da rede de energia eletrica para as ruas José Ferreira e Dr. Iolanda Cardoso  no Bairro do jurunas, neste município.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1980/denilson_sampaio_viana_-_requerimento_no19-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1980/denilson_sampaio_viana_-_requerimento_no19-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Honra ao Mérito Associação Cooperativista do Cocal pelos relevantes serviços prestados no município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1981/denilson_sampaio_viana_-_requerimento_no20-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1981/denilson_sampaio_viana_-_requerimento_no20-2010.pdf</t>
   </si>
   <si>
     <t>Conceder o Titulo de Honra ao Mérito Associação São João do Flexal como reconhecimento deste poder legislativo pelo relevantes  serviços prestados no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1982/denilson_sampaio_viana_-_requerimento_no21-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1982/denilson_sampaio_viana_-_requerimento_no21-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a Empresa Rede Celpa, que providencie os serviços de conclusão da rede de energia eletrica para a Rua Igarapé açu, no Bairro Santa Lucia, neste Município.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1983/denilson_sampaio_viana_-_requerimento_no22-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1983/denilson_sampaio_viana_-_requerimento_no22-2010.pdf</t>
   </si>
   <si>
     <t>Realizem os serviços de abastecimento de agua para atender os moradores da Rua Igarapé Açu, no Bairro Santa Lucia neste Município.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1984/denilson_sampaio_viana_-_requerimento_no23-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1984/denilson_sampaio_viana_-_requerimento_no23-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal em parceria com a secretaria de  obras, a construção de uma ponte, em Madeira no Igarapé que liga Alameda Dr. Iolanda Cardoso( Bairro Jurunas ) á Rua Mestre Rocha ( Bairro São Raimundo), Neste Município.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1985/denilson_sampaio_viana_-_requerimento_no24-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1985/denilson_sampaio_viana_-_requerimento_no24-2010.pdf</t>
   </si>
   <si>
     <t>Solicito que realizem a completa, necessária  urgente reforma do centro de saúde da comunidade de Tacajos, Neste município.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1986/denilson_sampaio_viana_-_requerimento_no25-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1986/denilson_sampaio_viana_-_requerimento_no25-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que Realizem a devida instalação de tubulação e assim concluindo os serviços de água portável, na comunidade da rocinha.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1987/denilson_sampaio_viana_-_requerimento_no26-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1987/denilson_sampaio_viana_-_requerimento_no26-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que Realizem os serviços de terraplanagem no ramal que da acesso a comunidade da Rocinha, Neste município.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1988/denilson_sampaio_viana_-_requerimento_no27-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1988/denilson_sampaio_viana_-_requerimento_no27-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que Realizem os serviços de reforma da escola Santo Antonio, na comunidade de Foz de Jundiaí, as margens do Rio Guamá, que está necessitando de pintura, banheiro, inclusive a reforma da ponte que acesso da margem do rio até a escola e da escola até o banheiro, neste Município.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1989/denilson_sampaio_viana_-_requerimento_no28-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1989/denilson_sampaio_viana_-_requerimento_no28-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a Empresa Rede Celpa, que providencie os serviços de Extensão da Rede de Energia eletrica para o Ramal do Transamericano, que liga Santa Izabel ao Distrito de Americano ( antiga estrada de ferro ), neste Município.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1990/denilson_sampaio_viana_-_requerimento_no29-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1990/denilson_sampaio_viana_-_requerimento_no29-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizem os serviços de terraplenagem, tubulação e asfaltamento nas Ruas, avenidas e travessa do bairro jardim Miraí, em nosso Município.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1991/denilson_sampaio_viana_-_requerimento_no30-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1991/denilson_sampaio_viana_-_requerimento_no30-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizado a transferência do posto de saúde no Bairro Nova Brasília, para o Bairro Novo Horizonte, possibilitando assim melhor atendimento aos usuários que precisam se deslocarem-se dos seus  Bairros.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1992/denilson_sampaio_viana_-_requerimento_no31-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1992/denilson_sampaio_viana_-_requerimento_no31-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Honra ao Mérito ao jovem Plínio Cezar Bronze de Moura, como reconhecimento deste poder legislativo aos serviços prestados de nossa sociedade em prol.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>DEUSDEDITH FREIRE BRASIL JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1993/deusdedith_freire_brasil_junior_-_requerimento__no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1993/deusdedith_freire_brasil_junior_-_requerimento__no01-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal e o Governo do Estado do Pará Asfaltamento e iluminação Publica nas ruas dos bairros Jardim das acácias, em nosso município.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1994/deusdedith_freire_brasil_junior_-_requerimento__no02-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1994/deusdedith_freire_brasil_junior_-_requerimento__no02-2010.pdf</t>
   </si>
   <si>
     <t>solicitando ao Executivo Municipal providencia  os serviços de limpeza retirada do lixo abertura de valas no bairro Jardim das Acácias, advertindo ainda as moradores a respeito das multas relativas a colocação de lixo em local inadequado.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1995/deusdedith_freire_brasil_junior_-_requerimento__no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1995/deusdedith_freire_brasil_junior_-_requerimento__no03-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com a secretaria municipal de obras façam a reforma da praça de vila do Carmo, neste Município.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1996/deusdedith_freire_brasil_junior_-_requerimento__no04-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1996/deusdedith_freire_brasil_junior_-_requerimento__no04-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a construção do muro de arrimo do Igarapé da comunidade de São Francisco do Itá, neste Município.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1997/deusdedith_freire_brasil_junior_-_requerimento__no05-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1997/deusdedith_freire_brasil_junior_-_requerimento__no05-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal os serviços de terraplenagem na comunidade de Vila do Carmo, neste Município.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1998/deusdedith_freire_brasil_junior_-_requerimento__no06-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1998/deusdedith_freire_brasil_junior_-_requerimento__no06-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com o setor de iluminação publica os serviços de iluminação publica para a comunidade de vila do Carmo, em nosso Município.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1999/deusdedith_freire_brasil_junior_-_requerimento__no07-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1999/deusdedith_freire_brasil_junior_-_requerimento__no07-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal os serviços de terraplanem no ramal que da acesso a comunidade de Santa Rosa, neste Município.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2000/deusdedith_freire_brasil_junior_-_requerimento__no08-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2000/deusdedith_freire_brasil_junior_-_requerimento__no08-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com a secretaria municipal de obras e setor Municipal de iluminação publica para que realizem os serviços terraplanagem e iluminação para o bairro  de Santa Lucia II, deste município.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2001/deusdedith_freire_brasil_junior_-_requerimento__no09-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2001/deusdedith_freire_brasil_junior_-_requerimento__no09-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal os completos serviços de terraplanagem e iluminação publica para o Bairro Jardim Florestal, neste Município.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2002/deusdedith_freire_brasil_junior_-_requerimento__no10-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2002/deusdedith_freire_brasil_junior_-_requerimento__no10-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a colocação de asfalto para a estrada que da acesso ao Distrito de Caraparú, Neste Município.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2003/deusdedith_freire_brasil_junior_-_requerimento__no11-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2003/deusdedith_freire_brasil_junior_-_requerimento__no11-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a importância de R$ 800.000,00(oitocentos mil reais ) em asfalto para o município de Santa Izabel, através do programa asfalto participativo.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2004/deusdedith_freire_brasil_junior_-_requerimento__no12-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2004/deusdedith_freire_brasil_junior_-_requerimento__no12-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal em parceria com a secretaria municipal de obras façam o devido asfaltamento na 1º Rua do Bairro Jardim Florestal, bem como, na continuação da Rua Fernando Guilhon, no Bairro Santa Terezinha, neste  Município.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2005/deusdedith_freire_brasil_junior_-_requerimento__no13-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2005/deusdedith_freire_brasil_junior_-_requerimento__no13-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal em parceria com a secretaria municipal de obras publicas a construção do Muro do Cemitério da vila do Carmo, zona rural do nosso município.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>EDIMILSON RIBEIRO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2006/edimilson_ribeiro_de_lima_-_requerimento_no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2006/edimilson_ribeiro_de_lima_-_requerimento_no01-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de lombada na rua Raimundo Gama, próximo a escola Irmã Dulce, na rua Boa Vista, na rua José Queiros de Miranda, no Distrito de Americano e rua Santa Catarina no km 60 neste município.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2007/edimilson_ribeiro_de_lima_-_requerimento_no02-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2007/edimilson_ribeiro_de_lima_-_requerimento_no02-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a demarcação Horizontal e vertical assim como placas de sinalização nos (02) dois KM de asfalto que foram pavimentados na vila de Americano em nosso Município.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2008/edimilson_ribeiro_de_lima_-_requerimento_no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2008/edimilson_ribeiro_de_lima_-_requerimento_no03-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal providência sobre a carteira de meia passagem aos estudantes, no transportes Urbanos, incluindo ônibus e vans que fazem linha Santa Izabel/ Americano e também seja informado o local onde os estudantes pode adquirir as referidas carteiras de passagens intermunicipal garantidas em Lei estadual nº 1.327e sancionada pela Governadora em 13/01/2010.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2009/edimilson_ribeiro_de_lima_-_requerimento_no04-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2009/edimilson_ribeiro_de_lima_-_requerimento_no04-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal em parceria com a secretaria municipal de obras publicas e educação que providenciem a construção de uma Escola para atender somente o ensino fundamental no Distrito de Americano, visando assim desmembrar o ensino fundamental  do Médio que funciona na Escola Magalhães Barata.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2010/edimilson_ribeiro_de_lima_-_requerimento_no05-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2010/edimilson_ribeiro_de_lima_-_requerimento_no05-2010.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o cadastramento de todas as residências do Distrito de Americano em nosso Município.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2011/edimilson_ribeiro_de_lima_-_requerimento_no06-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2011/edimilson_ribeiro_de_lima_-_requerimento_no06-2010.pdf</t>
   </si>
   <si>
     <t>Solicito que elabore uma mediação no asfalto colocado no Distrito de Americano, para verificar a quantidade destinada que seria de (02) Quilômetros, foi realmente  realizada.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2012/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2012/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf</t>
   </si>
   <si>
     <t>Solicito a revitalização das lombadas na BR.316-KM 59, na entrada da vila do Americano, neste Município, haja vista que, com recapeamento do asfáltico, as lombadas praticamente sumiram.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2013/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2013/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao Governo do estado adequação do programa NAVEGAPARÁ, no Distrito de Americano neste Município.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2014/edimilson_ribeiro_de_lima_-_requerimento_no09-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2014/edimilson_ribeiro_de_lima_-_requerimento_no09-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao presidente da Assembleia Legislativa para que seja agendada uma sessão especial com este poder para tratar de assuntos relativos á problemática do complexo penitenciário do Distrito de  Americano.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2015/edimilson_ribeiro_de_lima_-_requerimento_no10-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2015/edimilson_ribeiro_de_lima_-_requerimento_no10-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao superintendente do sistema penal, a construção do muro abrangendo todo o complexo penal de Americano, tendo em vista a existência de muro em cada sistema.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2016/edimilson_ribeiro_de_lima_-_requerimento_no11-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2016/edimilson_ribeiro_de_lima_-_requerimento_no11-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a Governadora do estado Ana Júlia  de Vasconcelos Carepa a extensão do programa NAVEGAPARÁ, a partir do ponto de acesso ao Distrito de Americano, aos órgãos públicos daquele Distrito.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2017/edimilson_ribeiro_de_lima_-_requerimento_no12-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2017/edimilson_ribeiro_de_lima_-_requerimento_no12-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a Governadora do estado do Pará (02) quilometro de asfalto para o Distrito de Americano, tendo em vista o anuncio da mesma que havia 80 km para região metropolitana.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2018/edimilson_ribeiro_de_lima_-_requerimento_no13-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2018/edimilson_ribeiro_de_lima_-_requerimento_no13-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a secretaria Municipal de obras, a realizar os completos serviços de terraplanagem na rua Thomaz Kellmon no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2019/edimilson_ribeiro_de_lima_-_requerimento_no14-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2019/edimilson_ribeiro_de_lima_-_requerimento_no14-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando os completos serviços de pavimentação asfaltica para a rua Thomaz Kellmon, bem como a construção do canteiro central da referida rua, no Distrito de Americano, neste município serviços esses a serem realizados com recursos oriundos do Governo do estado.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2020/edimilson_ribeiro_de_lima_-_requerimento_no15-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2020/edimilson_ribeiro_de_lima_-_requerimento_no15-2010.pdf</t>
   </si>
   <si>
     <t>Conceder o Titulo de Honra ao Mérito ao Sr. Gerson Oliveira Lopes, pelo reconhecimento e serviços prestados junto a sociedade.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2021/edimilson_ribeiro_de_lima_-_requerimento_no16-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2021/edimilson_ribeiro_de_lima_-_requerimento_no16-2010.pdf</t>
   </si>
   <si>
     <t>Conceder o Titulo de Cidadão Izabelense  a Sra. Olga Silveira de Matos, pelo reconhecimento e serviços prestados no Setor de saúde publica.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2022/edimilson_ribeiro_de_lima_-_requerimento_no17-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2022/edimilson_ribeiro_de_lima_-_requerimento_no17-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governo do Município em conjunto com a secretaria municipal de Educação, reforma e ampliação da Escola Francisco Oliveira no km 60 no Distrito de Americano com a construção de mais uma sala  de aula possibilitando assim que a escola não mais funcione com turno intermediário neste município.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2023/edimilson_ribeiro_de_lima_-_requerimento_no18-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2023/edimilson_ribeiro_de_lima_-_requerimento_no18-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governo do Município em conjunto com a secretaria municipal de Administração e Educação, a comissão de uma fiscalização e acompanhamento da merenda escolar em nosso Município.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2024/edimilson_ribeiro_de_lima_-_requerimento_no19-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2024/edimilson_ribeiro_de_lima_-_requerimento_no19-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando aos meios de comunicação do estado do Pará, ajuda no sentido de notifica para desfazer a imagem que  foi criada em relação ao Distrito de Americano desvinculando as penitenciarias de nossa vila o nosso Distrito possui um titulo mais interessante somos o maior produtor de farinha de tapioca do Brasil.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2025/edimilson_ribeiro_de_lima_-_requerimento_no20-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2025/edimilson_ribeiro_de_lima_-_requerimento_no20-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo Municipal que apresente projeto de abertura da estrada transamericano que liga Santa Izabel do Pará ao Distrito de Americano, trecho da antiga estrada de ferro.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2026/edimilson_ribeiro_de_lima_-_requerimento_no21-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2026/edimilson_ribeiro_de_lima_-_requerimento_no21-2010.pdf</t>
   </si>
   <si>
     <t>Solicito a realização dos serviços de terraplenagem do ramal da Ferreira Pena, no trecho entre Ferreira Pena (Quatro Bocas) até a localidade são Sebastião em nosso município.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2027/edimilson_ribeiro_de_lima_-_requerimento_no22-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2027/edimilson_ribeiro_de_lima_-_requerimento_no22-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor de iluminação publica os serviços de manutenção de luminária na localidade Manoel  Sebastião (Ferreira Pena) no Distrito de Americano em nosso município.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2028/edimilson_ribeiro_de_lima_-_requerimento_no23-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2028/edimilson_ribeiro_de_lima_-_requerimento_no23-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de sobreaviso feito pela profissional de enfermagem no centro de Saúde de Americano, nos finais de semana serviços esses que já acontecem há  20 anos.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2029/edimilson_ribeiro_de_lima_-_requerimento_no24-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2029/edimilson_ribeiro_de_lima_-_requerimento_no24-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao secretário  Municipal de saúde que cumpra o que determina a portaria nº 569/2000 anexo I de 01/06/00, que obriga as secretarias Municipais de saúde a realizarem o teste de HAIV nos pré- natais.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Francisco Luciano do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2030/francisco_luciano_do_nascimento_-_requerimento_no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2030/francisco_luciano_do_nascimento_-_requerimento_no01-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com a secretaria Municipal de Transportes e laser: Solicitando um terreno para construção de um Campo de Futebol no Bairro Santa Rita de Cassia, em nosso Município.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2031/francisco_luciano_do_nascimento_-_requerimento_no02-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2031/francisco_luciano_do_nascimento_-_requerimento_no02-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com a secretaria Municipal de Obras: os necessários serviços de limpeza e drenagem nas ruas no Bairro Aratanha em especial a rua João Coelho, em nosso Município.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2032/francisco_luciano_do_nascimento_-_requerimento_no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2032/francisco_luciano_do_nascimento_-_requerimento_no03-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com o Governo do Estado, Agilidade na implantação de Municipalização do Transito, em nosso Município.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2033/francisco_luciano_do_nascimento_-_requerimento_no04-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2033/francisco_luciano_do_nascimento_-_requerimento_no04-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com a Secretaria do Estado de educação e o Ministério da Educação a construção de uma Escola de ensino fundamental no Bairro Santa Rita de Cassia, neste Município.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2034/francisco_luciano_do_nascimento_-_requerimento_no05-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2034/francisco_luciano_do_nascimento_-_requerimento_no05-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governo Federal em parceria com o Ministério Secretaria da saúde solicitando o seguinte a Doação de Ambulância para atender a comunidade de Santa Rita de Cassia, na Vila de Cupuaçu, 5º Velha e 5º Nova, neste Município.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2035/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2035/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo Municipal em parceria com a secretaria de transportes providenciem a realização dos serviços de limpeza e operação tapa buracos na Rua Pedro Rodrigues, no Bairro Jardim Miraí neste Município.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2036/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2036/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando o seguinte pedido de providência construção de um calçadão com iluminação, na praça Getúlio Vagas, entre as Rua Azevedo Ribeiro e a  Rodovia PA- 140, neste Município.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2037/francisco_luciano_do_nascimento_-_requerimento_no08-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2037/francisco_luciano_do_nascimento_-_requerimento_no08-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com o Governo do  Estado e Governo  Federal, para que realizem os serviços de pavimentação asfaltica para as Ruas do Bairro de Santa Rita de Cassia, neste Município.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2038/francisco_luciano_do_nascimento_-_requerimento_no09-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2038/francisco_luciano_do_nascimento_-_requerimento_no09-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em Parceria com a secretaria Municipal de Obras publicas; setor de Iluminação pública e Governo do Estado do Pará, que realizem os serviços de Terraplanagem com pavimentação asfáltica e iluminação pública para a comunidades: Quinta Velha Quinta Nova, incluído, a vacinal de Moema, neste Município.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2039/francisco_luciano_do_nascimento_-_requerimento_no10-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2039/francisco_luciano_do_nascimento_-_requerimento_no10-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Honra ao Mérito'' ao Sr. Sabino Lameira Coelho, com reconhecimento deste poder Legislativo, Pelos relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2040/francisco_luciano_do_nascimento_-_requerimento_no11-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2040/francisco_luciano_do_nascimento_-_requerimento_no11-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a Empresa KAIPOS FABRIL E EXPORTADORA LTDA como reconhecimento deste poder legislativo deste poder legislativo, pelos relevantes serviços prestados no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2041/francisco_luciano_do_nascimento_-_requerimento_no12-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2041/francisco_luciano_do_nascimento_-_requerimento_no12-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que elabore projeto, solicitando a FUNARTE (Fundação Nacional de artes) a reativação da Banda Municipal de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2043/francisco_luciano_do_nascimento_-_requerimento_no13-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2043/francisco_luciano_do_nascimento_-_requerimento_no13-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com a SEMTEPS para que seja feita a doação de bens insensíveis a associação de Moradores do Bairro Santa Rita de Cassia, em nosso Município.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2044/francisco_luciano_do_nascimento_-_requerimento_no14-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2044/francisco_luciano_do_nascimento_-_requerimento_no14-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com o Governo do Estado e Ministério das cidades a construção de um terminal, rodoviária em nosso município, o que beneficiaria também os municípios de Benevides, Santa Barbara, Vigia, Colares, São Caetano de Odivelas, Santo Antonio do Taúa, Tomé Açu, Acará, Concordia do Pará, Bujaru, Ihangapi e outros.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2045/francisco_luciano_do_nascimento_-_requerimento_no15-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2045/francisco_luciano_do_nascimento_-_requerimento_no15-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Presidente da Câmara Municipal de Santa Izabel do Pará, as prestações de  contas dos exercícios financeiro de 208,209 e 2010, para melhor esclarecimento deste vereador.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2046/francisco_luciano_do_nascimento_-_requerimento_no16-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2046/francisco_luciano_do_nascimento_-_requerimento_no16-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando as devidas e necessárias reformas na escola Santa Rita de Cassia, no Bairro Santa Rita de Cassia.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2047/francisco_luciano_do_nascimento_-_requerimento_no17-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2047/francisco_luciano_do_nascimento_-_requerimento_no17-2010.pdf</t>
   </si>
   <si>
     <t>Solicito que seja destinado ao Município de Santa Izabel do Pará, mais precisamente ao Bairro Santa Rita de Cassia, 05 km de asfalto.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2048/francisco_luciano_do_nascimento_-_requerimento_no18-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2048/francisco_luciano_do_nascimento_-_requerimento_no18-2010.pdf</t>
   </si>
   <si>
     <t>Solicito que seja aprovado o requerimento para que o executivo Municipal, no sentido de liberar recursos para a construção de 01(um) posto de Saúde ou Família (PSF). para atender o Bairro das Acácias e que seja extensivo no Bairro Jardim das Garças, neste Município.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2049/francisco_luciano_do_nascimento_-_requerimento_no19-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2049/francisco_luciano_do_nascimento_-_requerimento_no19-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. Jorge Fernandes Hughes, pelo reconhecimento e serviços prestados em nosso Município, obedecendo a nossa Lei orgânica e o regime interno desta casa de Leis.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2050/francisco_luciano_do_nascimento_-_requerimento_no20-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2050/francisco_luciano_do_nascimento_-_requerimento_no20-2010.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. Joe Hungria Hughes, pelo reconhecimento e serviços prestados em nosso Município, obedecendo a nossa Lei orgânica e o regime interno desta casa de Leis.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2051/joao_maria_alves_da_silva_-_requerimento_no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2051/joao_maria_alves_da_silva_-_requerimento_no01-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao Governo Federal em parceria com o ministério da educação, a construção de uma escola profissionalizante, em nosso Município.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>JOÃO MARIA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2052/joao_maria_alves_da_silva_-_requerimento_no02-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2052/joao_maria_alves_da_silva_-_requerimento_no02-2010.pdf</t>
   </si>
   <si>
     <t>Solicita a secretaria estadual de saúde publica e a governadora do estado do Pará, a construção de um Hospital Regional em nosso Município, para o atendimento de toda região Norte do Estado.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2053/joao_maria_alves_da_silva_-_requerimento_no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2053/joao_maria_alves_da_silva_-_requerimento_no03-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo Municipal providência no sentido do que seja elaborado com urgência um projeto de Lei para regularização do pequeno empreendedor individual, em nosso Município, haja vista que tal regularização deveria ter sido efetuada desde 2009.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2054/joao_maria_alves_da_silva_-_requerimento_no04-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2054/joao_maria_alves_da_silva_-_requerimento_no04-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma coordenação ou agencia neste município para facilitar os trabalhos dos contadores de historia, escritórios e contabilidades da população na aberturas de empresas em toda a nossa região visto que para solicitar o  beneficio só indo a Belém ou Castanhal.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>PROVE</t>
   </si>
   <si>
     <t>PROPOSIÇÃO VERBAL</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1936/denilson_sampaio_viana_-_proposicao_escrita_no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1936/denilson_sampaio_viana_-_proposicao_escrita_no03-2010.pdf</t>
   </si>
   <si>
     <t>Preposição escrita  de  (1) uma parada de ônibus coberta , em madeira, na entrada do bairro novo Horizonte no perímetro da BR- 316 próxima da fabrica de ração. que seja enviado ao gesto municipal para execução.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1937/denilson_sampaio_viana_-_proposicao_escrita_no04-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1937/denilson_sampaio_viana_-_proposicao_escrita_no04-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal e ao SAAE o envio a este pode de informações sobre a falta de agua que acontece todos os dias a partir das 12hr no Bairro são Raimundo, onde seus moradores só voltam a ter o liquido precioso a parti das 18 ou 19hrs, trazendo muitos transtornos as moradores deste Município</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1938/denilson_sampaio_viana_-_proposicao_escrita_no05-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1938/denilson_sampaio_viana_-_proposicao_escrita_no05-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal em parceria com a secretaria de iluminação publica, as seguintes providencias, A substituição das luminarias queimada, na travessa uxuteua II , no Bairro Novo na Área compreendida como entre o matadouro e a escola Marilete Ferreira evitando com isso, os transtornos sofrido pelos moradores, como, assalto, tentativa de estupro, etc...</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1939/denilson_sampaio_viana_-_proposicao_escrita_no06-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1939/denilson_sampaio_viana_-_proposicao_escrita_no06-2010.pdf</t>
   </si>
   <si>
     <t>Preposição a fim de que o Gestor municipal, Dr. Carlos Marió de Brito Kató em parceria com o Diretor de departamento Municipal de iluminação publica, Sr. Carlos Marcelo Lago de Souza, realize os serviços de iluminação publica na comunidade denominada de Conceição do Itá, neste Munícipio.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1940/denilson_sampaio_viana_-_proposicao_escrita_no07-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1940/denilson_sampaio_viana_-_proposicao_escrita_no07-2010.pdf</t>
   </si>
   <si>
     <t>Preposição a fim de que o Gestor municipal, Dr. Carlos Marió de Brito Kató em parceria com o Diretor de departamento Municipal de iluminação publica, Sr. Carlos Marcelo Lago de Souza, realize os serviços de autônomo de agua e esgoto (SAAE) Sr. Jair Carlos Lopes, realizem os serviços de melhorias no abastecimento de água  para atender a comunidade de Conceição do Itá, neste Munícipio.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>PROES</t>
   </si>
   <si>
     <t>PROPOSIÇÃO ESCRITA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1929/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1929/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no01-2010.pdf</t>
   </si>
   <si>
     <t>Revitalização da avenida Antonio Lemos, com asfaltamento, iluminação, calçamento e serviços de jardinagem no canteiro central.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1930/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no02-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1930/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no02-2010.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do poder Judiciário, parceria com a policia civil, Policia Milita, Conselho Tutelar da Criança e do Adolescente, a Implantação do projeto cadê seu filho?, em Município.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1931/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no03-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1931/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no03-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal em parceria com a secretaria municipal de obras e setor de iluminação publica do município, os seguintes serviços: terraplenagem, limpeza de valas e esgoto, iluminação publicado, no conjunto residencial Edilson Abreu II, no Bairro Triângulo, neste Município.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1932/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no04-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1932/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no04-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando que envide esforço no sentido de implantar o serviço de telefonia com instalação de aparelhos telefônicos públicos comunitários, na comunidade São Francisco do Itá, neste Município.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1933/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no05-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1933/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no05-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal  em Parceria com o Governo do Estado do Pará, que realizem os necessários e urgentes serviços de asfaltamento nas Ruas do Conjunto residencial Edilson Abreu II, no Bairro Juazeiro, neste Município.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1934/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no09-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1934/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no09-2010.pdf</t>
   </si>
   <si>
     <t>Para que a empresa Rede Celpa, análise a possibilidade de realizar a instalação de uma subestação de energia eletrica, no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1935/denilson_sampaio_viana_-_proposicao_escrita_no01-2010.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1935/denilson_sampaio_viana_-_proposicao_escrita_no01-2010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo, Sr. prefeito Municipal de Santa Izabel do Pará, em parceria com a secretaria Municipal de Obras, que providencie a realização da Rua Rosa Cruz, no Bairro Jardim Mirai, incluindo a construção de uma ponte, em caráter de urgência, para melhor tranquilidade de seus Moradores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1829,67 +1829,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1911/antonio_carlos_ribeiro_conde_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1912/antonio_carlos_ribeiro_conde_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1913/antonio_carlos_ribeiro_conde_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1915/antonio_carlos_ribeiro_conde_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1916/antonio_carlos_ribeiro_conde_-_requerimento_no07-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1917/antonio_carlos_ribeiro_conde_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1918/antonio_carlos_ribeiro_conde_-_requerimento_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1919/antonio_carlos_ribeiro_conde_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1920/antonio_carlos_ribeiro_conde_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1921/antonio_carlos_ribeiro_conde_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1922/antonio_carlos_ribeiro_conde_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1923/antonio_carlos_ribeiro_conde_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1924/antonio_carlos_ribeiro_conde_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1925/antonio_carlos_ribeiro_conde_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1926/antonio_carlos_ribeiro_conde_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1927/antonio_carlos_ribeiro_conde_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1928/antonio_carlos_ribeiro_conde_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1941/denilson_sampaio_viana_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1942/denilson_sampaio_viana_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1943/denilson_sampaio_viana_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1944/denilson_sampaio_viana_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1945/denilson_sampaio_viana_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1946/denilson_sampaio_viana_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1948/denilson_sampaio_viana_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1964/denilson_sampaio_viana_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1965/denilson_sampaio_viana_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1966/denilson_sampaio_viana_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1967/denilson_sampaio_viana_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1968/denilson_sampaio_viana_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1969/denilson_sampaio_viana_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1970/denilson_sampaio_viana_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1971/denilson_sampaio_viana_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1975/denilson_sampaio_viana_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1980/denilson_sampaio_viana_-_requerimento_no19-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1981/denilson_sampaio_viana_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1982/denilson_sampaio_viana_-_requerimento_no21-2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1983/denilson_sampaio_viana_-_requerimento_no22-2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1984/denilson_sampaio_viana_-_requerimento_no23-2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1985/denilson_sampaio_viana_-_requerimento_no24-2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1986/denilson_sampaio_viana_-_requerimento_no25-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1987/denilson_sampaio_viana_-_requerimento_no26-2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1988/denilson_sampaio_viana_-_requerimento_no27-2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1989/denilson_sampaio_viana_-_requerimento_no28-2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1990/denilson_sampaio_viana_-_requerimento_no29-2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1991/denilson_sampaio_viana_-_requerimento_no30-2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1992/denilson_sampaio_viana_-_requerimento_no31-2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1993/deusdedith_freire_brasil_junior_-_requerimento__no01-2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1994/deusdedith_freire_brasil_junior_-_requerimento__no02-2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1995/deusdedith_freire_brasil_junior_-_requerimento__no03-2010.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1996/deusdedith_freire_brasil_junior_-_requerimento__no04-2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1997/deusdedith_freire_brasil_junior_-_requerimento__no05-2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1998/deusdedith_freire_brasil_junior_-_requerimento__no06-2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1999/deusdedith_freire_brasil_junior_-_requerimento__no07-2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2000/deusdedith_freire_brasil_junior_-_requerimento__no08-2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2001/deusdedith_freire_brasil_junior_-_requerimento__no09-2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2002/deusdedith_freire_brasil_junior_-_requerimento__no10-2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2003/deusdedith_freire_brasil_junior_-_requerimento__no11-2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2004/deusdedith_freire_brasil_junior_-_requerimento__no12-2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2005/deusdedith_freire_brasil_junior_-_requerimento__no13-2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2006/edimilson_ribeiro_de_lima_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2007/edimilson_ribeiro_de_lima_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2008/edimilson_ribeiro_de_lima_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2009/edimilson_ribeiro_de_lima_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2010/edimilson_ribeiro_de_lima_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2011/edimilson_ribeiro_de_lima_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2012/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2013/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2014/edimilson_ribeiro_de_lima_-_requerimento_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2015/edimilson_ribeiro_de_lima_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2016/edimilson_ribeiro_de_lima_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2017/edimilson_ribeiro_de_lima_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2018/edimilson_ribeiro_de_lima_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2019/edimilson_ribeiro_de_lima_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2020/edimilson_ribeiro_de_lima_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2021/edimilson_ribeiro_de_lima_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2022/edimilson_ribeiro_de_lima_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2023/edimilson_ribeiro_de_lima_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2024/edimilson_ribeiro_de_lima_-_requerimento_no19-2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2025/edimilson_ribeiro_de_lima_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2026/edimilson_ribeiro_de_lima_-_requerimento_no21-2010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2027/edimilson_ribeiro_de_lima_-_requerimento_no22-2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2028/edimilson_ribeiro_de_lima_-_requerimento_no23-2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2029/edimilson_ribeiro_de_lima_-_requerimento_no24-2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2030/francisco_luciano_do_nascimento_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2031/francisco_luciano_do_nascimento_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2032/francisco_luciano_do_nascimento_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2033/francisco_luciano_do_nascimento_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2034/francisco_luciano_do_nascimento_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2035/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2036/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2037/francisco_luciano_do_nascimento_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2038/francisco_luciano_do_nascimento_-_requerimento_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2039/francisco_luciano_do_nascimento_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2040/francisco_luciano_do_nascimento_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2041/francisco_luciano_do_nascimento_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2043/francisco_luciano_do_nascimento_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2044/francisco_luciano_do_nascimento_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2045/francisco_luciano_do_nascimento_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2046/francisco_luciano_do_nascimento_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2047/francisco_luciano_do_nascimento_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2048/francisco_luciano_do_nascimento_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2049/francisco_luciano_do_nascimento_-_requerimento_no19-2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2050/francisco_luciano_do_nascimento_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2051/joao_maria_alves_da_silva_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2052/joao_maria_alves_da_silva_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2053/joao_maria_alves_da_silva_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2054/joao_maria_alves_da_silva_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1936/denilson_sampaio_viana_-_proposicao_escrita_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1937/denilson_sampaio_viana_-_proposicao_escrita_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1938/denilson_sampaio_viana_-_proposicao_escrita_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1939/denilson_sampaio_viana_-_proposicao_escrita_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1940/denilson_sampaio_viana_-_proposicao_escrita_no07-2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1929/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1930/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1931/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1932/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1933/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1934/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1935/denilson_sampaio_viana_-_proposicao_escrita_no01-2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1911/antonio_carlos_ribeiro_conde_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1912/antonio_carlos_ribeiro_conde_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1913/antonio_carlos_ribeiro_conde_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1915/antonio_carlos_ribeiro_conde_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1916/antonio_carlos_ribeiro_conde_-_requerimento_no07-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1917/antonio_carlos_ribeiro_conde_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1918/antonio_carlos_ribeiro_conde_-_requerimento_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1919/antonio_carlos_ribeiro_conde_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1920/antonio_carlos_ribeiro_conde_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1921/antonio_carlos_ribeiro_conde_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1922/antonio_carlos_ribeiro_conde_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1923/antonio_carlos_ribeiro_conde_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1924/antonio_carlos_ribeiro_conde_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1925/antonio_carlos_ribeiro_conde_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1926/antonio_carlos_ribeiro_conde_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1927/antonio_carlos_ribeiro_conde_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1928/antonio_carlos_ribeiro_conde_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1941/denilson_sampaio_viana_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1942/denilson_sampaio_viana_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1943/denilson_sampaio_viana_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1944/denilson_sampaio_viana_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1945/denilson_sampaio_viana_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1946/denilson_sampaio_viana_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1948/denilson_sampaio_viana_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1964/denilson_sampaio_viana_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1965/denilson_sampaio_viana_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1966/denilson_sampaio_viana_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1967/denilson_sampaio_viana_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1968/denilson_sampaio_viana_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1969/denilson_sampaio_viana_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1970/denilson_sampaio_viana_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1971/denilson_sampaio_viana_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1975/denilson_sampaio_viana_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1980/denilson_sampaio_viana_-_requerimento_no19-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1981/denilson_sampaio_viana_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1982/denilson_sampaio_viana_-_requerimento_no21-2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1983/denilson_sampaio_viana_-_requerimento_no22-2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1984/denilson_sampaio_viana_-_requerimento_no23-2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1985/denilson_sampaio_viana_-_requerimento_no24-2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1986/denilson_sampaio_viana_-_requerimento_no25-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1987/denilson_sampaio_viana_-_requerimento_no26-2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1988/denilson_sampaio_viana_-_requerimento_no27-2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1989/denilson_sampaio_viana_-_requerimento_no28-2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1990/denilson_sampaio_viana_-_requerimento_no29-2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1991/denilson_sampaio_viana_-_requerimento_no30-2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1992/denilson_sampaio_viana_-_requerimento_no31-2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1993/deusdedith_freire_brasil_junior_-_requerimento__no01-2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1994/deusdedith_freire_brasil_junior_-_requerimento__no02-2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1995/deusdedith_freire_brasil_junior_-_requerimento__no03-2010.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1996/deusdedith_freire_brasil_junior_-_requerimento__no04-2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1997/deusdedith_freire_brasil_junior_-_requerimento__no05-2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1998/deusdedith_freire_brasil_junior_-_requerimento__no06-2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1999/deusdedith_freire_brasil_junior_-_requerimento__no07-2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2000/deusdedith_freire_brasil_junior_-_requerimento__no08-2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2001/deusdedith_freire_brasil_junior_-_requerimento__no09-2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2002/deusdedith_freire_brasil_junior_-_requerimento__no10-2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2003/deusdedith_freire_brasil_junior_-_requerimento__no11-2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2004/deusdedith_freire_brasil_junior_-_requerimento__no12-2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2005/deusdedith_freire_brasil_junior_-_requerimento__no13-2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2006/edimilson_ribeiro_de_lima_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2007/edimilson_ribeiro_de_lima_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2008/edimilson_ribeiro_de_lima_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2009/edimilson_ribeiro_de_lima_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2010/edimilson_ribeiro_de_lima_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2011/edimilson_ribeiro_de_lima_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2012/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2013/edimilson_ribeiro_de_lima_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2014/edimilson_ribeiro_de_lima_-_requerimento_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2015/edimilson_ribeiro_de_lima_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2016/edimilson_ribeiro_de_lima_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2017/edimilson_ribeiro_de_lima_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2018/edimilson_ribeiro_de_lima_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2019/edimilson_ribeiro_de_lima_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2020/edimilson_ribeiro_de_lima_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2021/edimilson_ribeiro_de_lima_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2022/edimilson_ribeiro_de_lima_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2023/edimilson_ribeiro_de_lima_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2024/edimilson_ribeiro_de_lima_-_requerimento_no19-2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2025/edimilson_ribeiro_de_lima_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2026/edimilson_ribeiro_de_lima_-_requerimento_no21-2010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2027/edimilson_ribeiro_de_lima_-_requerimento_no22-2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2028/edimilson_ribeiro_de_lima_-_requerimento_no23-2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2029/edimilson_ribeiro_de_lima_-_requerimento_no24-2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2030/francisco_luciano_do_nascimento_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2031/francisco_luciano_do_nascimento_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2032/francisco_luciano_do_nascimento_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2033/francisco_luciano_do_nascimento_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2034/francisco_luciano_do_nascimento_-_requerimento_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2035/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2036/francisco_luciano_do_nascimento_-_requerimento_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2037/francisco_luciano_do_nascimento_-_requerimento_no08-2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2038/francisco_luciano_do_nascimento_-_requerimento_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2039/francisco_luciano_do_nascimento_-_requerimento_no10-2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2040/francisco_luciano_do_nascimento_-_requerimento_no11-2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2041/francisco_luciano_do_nascimento_-_requerimento_no12-2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2043/francisco_luciano_do_nascimento_-_requerimento_no13-2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2044/francisco_luciano_do_nascimento_-_requerimento_no14-2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2045/francisco_luciano_do_nascimento_-_requerimento_no15-2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2046/francisco_luciano_do_nascimento_-_requerimento_no16-2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2047/francisco_luciano_do_nascimento_-_requerimento_no17-2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2048/francisco_luciano_do_nascimento_-_requerimento_no18-2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2049/francisco_luciano_do_nascimento_-_requerimento_no19-2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2050/francisco_luciano_do_nascimento_-_requerimento_no20-2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2051/joao_maria_alves_da_silva_-_requerimento_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2052/joao_maria_alves_da_silva_-_requerimento_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2053/joao_maria_alves_da_silva_-_requerimento_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/2054/joao_maria_alves_da_silva_-_requerimento_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1936/denilson_sampaio_viana_-_proposicao_escrita_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1937/denilson_sampaio_viana_-_proposicao_escrita_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1938/denilson_sampaio_viana_-_proposicao_escrita_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1939/denilson_sampaio_viana_-_proposicao_escrita_no06-2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1940/denilson_sampaio_viana_-_proposicao_escrita_no07-2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1929/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no01-2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1930/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no02-2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1931/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no03-2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1932/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no04-2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1933/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no05-2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1934/antonio_carlos_ribeiro_conde_-_proposicao_escrita_no09-2010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2010/1935/denilson_sampaio_viana_-_proposicao_escrita_no01-2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>