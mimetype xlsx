--- v0 (2025-12-10)
+++ v1 (2026-06-08)
@@ -54,1200 +54,1200 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>HENRIQUE DA CUNHA ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1456/henrique_da_cunha_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1456/henrique_da_cunha_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando a recuperação e pavimentação da PA-414, conhecida popularmente como Ramal do Tacajós que atenderá diversas empresas de nosso município.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1459/henrique_da_cunha_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1459/henrique_da_cunha_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando no sentido de realiza a Conclusão da obra de construção da Quadra coberta na comunidade de Tacajós, em nosso município, observa que a referida Matéria já foi solicitada através do Reqto, nº 01/13 em 15.12.13 e preposição 09/13 em 01.11.13.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1461/henrique_da_cunha_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1461/henrique_da_cunha_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Requer a criação do Distrito de Tacajós, que abrangerá as localidades de Cacoal, Flexal, Jundiaí, Catumbi, Quitéria, Jesus de Queluz e Rocinha, Neste Município. Matéria já solicitada  pelo Requerimento aprovada Nº 06/13, NO DIA 23/03/2013</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1464/henrique_da_cunha_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1464/henrique_da_cunha_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma e ampliação de mais seis salas de aulas para atender a demanda local da escola MUN. N.S  DO PERPETUO SOCORRO, na localidade de Campinense.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1466/henrique_da_cunha_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1466/henrique_da_cunha_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que tome as devidas providências, no sentido de realiza os serviços de reforma na Escola Municipal de ensino infantil e Fundamental São José localizada na Travessa Quinta Nova, na Comunidade 5º Nova, neste Município.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1467/henrique_da_cunha_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1467/henrique_da_cunha_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a reforma no mercado Municipal de SANTA IZABEL DO PARÁ.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1472/henrique_da_cunha_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1472/henrique_da_cunha_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Cidadão Izabelense ao Sr. ALCIDES BRITO DOS SANTOS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1474/henrique_da_cunha_-_req._no008_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1474/henrique_da_cunha_-_req._no008_-_2014.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de recuperação do ramal que da acesso a comunidade Jesus de Queluz, neste município.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1475/henrique_da_cunha_-_req._no009_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1475/henrique_da_cunha_-_req._no009_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de cidadã Izabelense a senhora Ana Maria Pinheiro Campineiro.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>JOSÉ MARIA FERREIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1476/jose_maria_nunes_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1476/jose_maria_nunes_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado os serviços de reforma e ampliação do posto de saúde da comunidade de Cupuaçu neste município.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1478/jose_maria_nunes_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1478/jose_maria_nunes_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado os serviços de terraplanagem, com abertura de valas e limpeza em geral  em  todos os Ramais da Comunidade de Areia Branca neste município.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1479/jose_maria_nunes_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1479/jose_maria_nunes_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado os serviços de limpeza terraplanagem e aterro na Comunidade de Pupunhateua neste município.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1480/jose_maria_nunes_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1480/jose_maria_nunes_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado os serviços de reparos em todas as luminarias do Bairro Jardim das acácias neste município.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1484/jose_maria_nunes_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1484/jose_maria_nunes_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Para que o governo do estado juntamente o a secretaria de educação do estado, viabilizem a construção de uma escola de Ensino Médio, no Bairro Novo Horizonte, neste Município. Matéria esta, já solicitada através do Requerimento nº 09/201, Aprovada em sessão ordinária do dia 10.04.2013</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1485/jose_maria_nunes_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1485/jose_maria_nunes_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a Sra. NANCI DO SOCORRO NOGUEIRA MAIA.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1486/jose_maria_nunes_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1486/jose_maria_nunes_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA REALIZADO OS SERVIÇOS DE REFORMA DA SEDE SOCIAL  FLORENTINO ESPORTE CLUBE NA VILA DE CUPUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1488/jose_maria_nunes_-_req._no008_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1488/jose_maria_nunes_-_req._no008_-_2014.pdf</t>
   </si>
   <si>
     <t>Reque que seja proibido o tráfego de bicicleta, motos e carros na praça do complexo esportivo  MANOEL SILVA Para que não aja acidente, haja vista, ser grande trafegabilidade de pedestres que fazem aeróbica, exercícios físicos, caminhada e passeio com crianças em toda a extensão do referido local.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1489/jose_maria_nunes_-_req._no009_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1489/jose_maria_nunes_-_req._no009_-_2014.pdf</t>
   </si>
   <si>
     <t>Concedendo o Título de Honra ao Mérito a Sra. Maria da Anunciação  da Cruz Silva.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1491/jose_maria_nunes_-_req._no010_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1491/jose_maria_nunes_-_req._no010_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. BENEDITO ANDRADE  GERMANO.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1493/josivaldo_lima_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1493/josivaldo_lima_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando uma audiência pública no dia 20 de Março de 2014 ás 9: horas, convidado diversos órgão como:  Diretor da ARCOM, Ministério Público Estadual, prefeitura Municipal e outras.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>JOSIVALDO DE OLIVEIRA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1498/josivaldo_lima_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1498/josivaldo_lima_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito tubulação, asfalto e Meio-Fio, nas Ruas Pedro Rodrigues da Cunha, Anunciada Santana, Rosa Cruz, Roseira Santa, João Macedo todos no Bairro Jardim Miraí, neste Município.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1499/josivaldo_lima_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1499/josivaldo_lima_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicita que seja organizada e realizada uma sessão solene Alusiva ao 100 Anos na Assembleia de Deus neste Município.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1500/josivaldo_lima_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1500/josivaldo_lima_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a conclusão das instalações de rede de energia elétrica, a colocação de (1) um poste na rua Edwirgens Correia, no bairro Miraí.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1501/josivaldo_lima_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1501/josivaldo_lima_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito para que sejam realizado os serviços de reestruturação do cabeamento da telefonia em caraté de urgência dos bairro jardim Miraí, São Raimundo, Bairro Novo, e Novo Horizonte, Neste Município.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1502/josivaldo_lima_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1502/josivaldo_lima_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Projeto de Leis Nº 09/14  Que dispõe sobre a limpeza dos terreno baldios, casas e construções abandonadas, ou desocupados e das outras providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1503/josivaldo_lima_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1503/josivaldo_lima_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado uma investigação sobre a situação da radio comunitária Aquário FM 87,9.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1504/josivaldo_lima_-_req._no008_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1504/josivaldo_lima_-_req._no008_-_2014.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o acompanhamento pela referida comissão da situação de transporte, intermunicipal no trecho Santa Izabel Belém Santa Izabel Castanhal, Como também, seja encaminhado todas as documentações e gravações relativo as questões do transportes em referência, afim de esclarece as questões levantadas por este vereador que subscreve, no seminário de Direito Humanos, realizado na Alepa, no dia 24 de Abril de 2014.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1505/josivaldo_lima_-_req._no009_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1505/josivaldo_lima_-_req._no009_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito ao gerente geral da agência do  banco do Brasil para que seja ampliada quantidade de caixa eletrônico na referida agência de 02 (dois) para 05 (cinco).</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1506/josivaldo_lima_-_req._no010_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1506/josivaldo_lima_-_req._no010_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja realizado a instalação de rede de energia eletrica de baixa tensão no ramal Bela vista sítio Maguari, no bairro Novo , neste município.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1507/josivaldo_lima_-_req._no011_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1507/josivaldo_lima_-_req._no011_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja realizado os completos serviços de terraplanagem com meio-fio tubulação e asfalto na Rua Nossa Senhora de Nazaré, no Conjunto Residencial Edilson Abreu II, neste Município.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1508/josivaldo_lima_-_req._no012_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1508/josivaldo_lima_-_req._no012_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a Sr. DAIR FIGUEIREDO PINTO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1509/josivaldo_lima_-_req._no013_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1509/josivaldo_lima_-_req._no013_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. FERNANDO EDSON DA SILVA MIRANDA, dinâmica pastor da igreja ASSEMBLEIA DE DEUS, da comunidade de Cupuaçu.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1510/josivaldo_lima_-_req._no014_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1510/josivaldo_lima_-_req._no014_-_2014.pdf</t>
   </si>
   <si>
     <t>Para que sejam encaminhado ao poder legislativo Municipal, os repasse de doações de madeira para o Município de Santa Izabel do Pará, no período de 2004.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1511/josivaldo_lima_-_req._no015_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1511/josivaldo_lima_-_req._no015_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sra. MARIA SOARES PINTO.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1512/josivaldo_lima_-_req._no016_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1512/josivaldo_lima_-_req._no016_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. RUBENS DA SILVA BORGES.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1513/jucelito_campos_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1513/jucelito_campos_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando a DEPUTADO ESTADUAL SR. LUZINEIDE FARIAS, Que seja disponibilizado uma Ambulância para atende ao nosso Munícipes.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1514/jucelito_campos_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1514/jucelito_campos_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de asfalto e meio-fio, na rua IGARAPÉ-AÇU, no Bairro Santa Lucia, neste município.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1515/jucelito_campos_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1515/jucelito_campos_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal secretaria municipal de obras públicas, a completa reforma na feira do produtor rural, neste Município.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>JUCELITO MATOS CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1516/jucelito_campos_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1516/jucelito_campos_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão Izabelense ao Sr. JURANDIR  ALBUQUERQUE MONTENEGRO JÚNIOR.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1517/jucelito_campos_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1517/jucelito_campos_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. HELTON JOSÉ COSTA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1518/jucelito_campos_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1518/jucelito_campos_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de cidadão Izabelense ao Sr.  LEONARDO DE SOUZA CAMPOS pelo reconhecimento serviços prestado no setor contábel.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1519/jucelito_campos_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1519/jucelito_campos_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de terraplanagem e asfalto, na Rua Maria de Fátima, Bairro Novo Horizonte, neste Município.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1520/jucelito_campos_-_req._no008_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1520/jucelito_campos_-_req._no008_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja disponibilizado (01) um metro de terreno, compreendendo toda a extensão da Igreja, N.Srª da luz, na Rua Valentim, José Ferreira, para quer seja construído o muro ao redor da referida Igreja, além delimitação oque proporcionará, uma maior segurança aos fiéis.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1522/jucelito_campos_-_req._no009_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1522/jucelito_campos_-_req._no009_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando as empresas provadores de Internet: Velox, Net e ORM, afim de seja feito um estudos de viabilidade para implantação de sistemas de Internet com provedor de maior velocidade (5 megas),para atender inclusive a Prefeitura e a Câmara Municipal de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1523/jucelito_campos_-_req._no010_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1523/jucelito_campos_-_req._no010_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder Título de Cidadão Izabelense a Srª. YLANA LORENA DE SOUZA (Gerente da Caixa Econ. Federal - Santa Izabel PA)</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>RICARDO LUIZ AMARAL SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1524/ricardo_amaral_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1524/ricardo_amaral_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Reque a rede Celpa a instalação da rede de baixa tensão para os Moradores do Bairro Santa Lucia II, a Rua Igarapé - Açu, neste Município Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1525/ricardo_amaral_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1525/ricardo_amaral_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Reque que seja ampliado a rede de energia eletrica com a devida troca de transformador, para melhor atender os moradores da localidade de Manoel , no Distrito de Americano, Haja vista, o crescente número de moradores na referida localidade.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1526/ricardo_amaral_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1526/ricardo_amaral_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>sentido de  viabilizar a construção de uma Creche, no Residencial vale do Porangaba, neste Município.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1527/ricardo_amaral_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1527/ricardo_amaral_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma sessão Itinerante para o mês na comunidade de São Francisco do Itá neste Município.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1528/ricardo_amaral_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1528/ricardo_amaral_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando a mesa diretora  que ortoga o Títulos honorífico, que seja realizado no final de cada ano, conforme o Art.10 do Regime interno do poder Legislativo.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1529/ricardo_amaral_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1529/ricardo_amaral_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando Que realize os serviços de terraplanagem e manutenção da iluminação pública, nas localidades de Ferreira pena e Manoel Sebastião no Distrito de Americano.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>ROGÉRIO NOBRE DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1530/rogerio_nobre_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1530/rogerio_nobre_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja ampliado o posto de saúde da Comunidade de Areia Branca, Neste Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1531/rogerio_nobre_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1531/rogerio_nobre_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado os completos serviços de terraplanagem, com limpeza e iluminação pública, nas Ruas Francisco Teófilo de Oliveira, no conjunto Residencial Edilson Abreu II, Neste Município.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1532/rogerio_nobre_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1532/rogerio_nobre_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a necessária Reforma da Escola Municipal de Ensino Infantil e Fundamental Mestre Cícero Calvacante, da localidade de Ferreira Pena, Neste município.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1533/rogerio_nobre_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1533/rogerio_nobre_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a operação tapa -buracos e posterior asfalto, na Travessa Santa Izabel, no Bairro do Juazeiro evitando altos risco no ir e vir das pessoas e que os referidos serviços, tenha caratér de urgência, afim de Coibir que acidentes aconteça na referida Travessa.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1535/rogerio_nobre_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1535/rogerio_nobre_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a operação tapa -buracos e posterior asfalto, para o largo São Francisco no Bairro Juazeiro, Neste Município.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1536/rogerio_nobre_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1536/rogerio_nobre_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o necessário reparos nas bocas -de -lobos, incluindo as tampas, na esquina da Rua João Coelho com TRAV. Santa Izabel, nos dois lados da Rua, Bairro Juazeiro.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1538/rogerio_nobre_-_req._no008_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1538/rogerio_nobre_-_req._no008_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja instalado uma lombada eletrônica na BR- 316, Entrada de Santa Izabel do Pará, próximo ao Ginásio de Esportes.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1539/rogerio_nobre_-_req._no009_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1539/rogerio_nobre_-_req._no009_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Cidadão Izabelense ao Sr. HAMILTON JOSÉ OLIVEIRA GUIMARÃES.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1541/rogerio_nobre_-_req._no010_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1541/rogerio_nobre_-_req._no010_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado os serviços de terraplanagem, no Ramal que da Acesso a Vila de Cupuaçu.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1543/rogerio_nobre_-_req._no011_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1543/rogerio_nobre_-_req._no011_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços de asfaltamento nas Ruas e Travessas, do Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1545/rogerio_nobre_-_req._no012_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1545/rogerio_nobre_-_req._no012_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando para que sejam realizado os completos serviços de terraplanagem, com limpeza e iluminação Pública, na Rua Francisco Teófilo Oliveira, no Conjunto Residencial Edilson Abreu II, neste Município.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1548/rogerio_nobre_-_req._no013_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1548/rogerio_nobre_-_req._no013_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando para que sejam realizado os Serviços de asfalto das Ruas: JOÃO COELHO E FLORIANO PEIXOTO( próximo a estância Maria Maria), no Bairro do JUAZEIRO, Neste Município.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1552/tony_lisboa_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1552/tony_lisboa_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito uma instalação de um unidade de pronto atendimento - UPA, Pois a referida matéria já foi solicitada através do Requerimento Nº 01/13, De 14.02.2013, desta Maneira venho reinterar a mesma.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1553/tony_lisboa_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1553/tony_lisboa_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma estádio de Futebol, com Área olímpica, em nosso Município.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1556/tony_lisboa_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1556/tony_lisboa_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a construção de um Pórticos nas entradas de nosso Município Referente a PÁ-140, Nos limites de Santa Izabel do Pará/ (Bujaru(próximo ao porto da Balsa) Santa Izabel do Pará/ Santo Antonio do Taúa.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1559/tony_lisboa_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1559/tony_lisboa_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Que sejam realizado os serviços de terraplanagem, Saneamento, asfalto, na Rua Ana Frida de Holanda e transversais; na Rua Leonildo Azevedo, ao lado da Empresa Djalma refrigeração; construção de uma ponte na quarta Rua  do bairro Jardim das acácias.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1560/tony_lisboa_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1560/tony_lisboa_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a Aquisição de uma Área de terra para construção de um novo cemitério Municipal.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1561/tony_lisboa_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1561/tony_lisboa_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Honra ao Mérito ao Sr. MILTON CAMPBELL CAMPOS.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1562/tony_lisboa_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1562/tony_lisboa_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Cidadã Izabelense ao Sra. LUCILA PINTO DOS SANTOS.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1565/tony_lisboa_-_req._no008_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1565/tony_lisboa_-_req._no008_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de um diagnostico econômico de nosso Município referente ao potencial turístico, Agrícola, industrial, Mineral, etc, para que haja expansão nestas, áreas, desenvolvendo o crescimento do Município, gerando emprego e renda aos nosso Munícipes; bem como informar que a referida matéria já foi Solicitada através do Requerimento nº 191/13 em 11.06.13.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1567/tony_lisboa_-_req._no009_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1567/tony_lisboa_-_req._no009_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Honra ao Mérito a EMPRESA D.M. SILVA REFRIGERAÇÃO-ME.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>VALDECI DE SOUSA NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1569/valdeci_de_sousa_nazare_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1569/valdeci_de_sousa_nazare_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização dos completos serviços de terraplanagem e asfaltamento nas vicinal que da acesso ao Distrito de Caraparú.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1570/valdeci_de_sousa_nazare_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1570/valdeci_de_sousa_nazare_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado a câmara Municipal, o planejamento de  atividades de cada secretaria, afim que haja a interação e parcerias entre vereadores e secretarias.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1573/valdeci_de_sousa_nazare_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1573/valdeci_de_sousa_nazare_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Requerendo a secretaria municipal de Transportes públicos e secretaria municipal do Meio Ambiente ( SEMMA ), a realização  dos serviços de Roçagem das laterais que dá acesso, ao Distrito De Caraparú, o que proporcionará mais segurança aos  Moradores do referido Distrito.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1575/valdeci_de_sousa_nazare_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1575/valdeci_de_sousa_nazare_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização dos completos serviços  de terraplanagem, abertura de valas e roçagem no ramal que acesso a comunidade do Travessão Neste Município.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1577/valdeci_de_sousa_nazare_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1577/valdeci_de_sousa_nazare_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja revitalizada a praça de nossa Senhora da Conceição, no Distrito de Caraparú Neste Município.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1579/valdeci_de_sousa_nazare_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1579/valdeci_de_sousa_nazare_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização dos serviços de limpeza, abertura de valas e colocação de tubos, na vacinal que da acesso ao travessão, e também nas Ruas da citada comunidade neste Município.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1582/valdeci_de_sousa_nazare_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1582/valdeci_de_sousa_nazare_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Governo do Estado a Finalidade de ser incorporada a Macha Rodoviária do Estado do Pará.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>VIRGÍLIO KENNEDY DA SILVA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1583/virgilio_kennedy_-_req._no001_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1583/virgilio_kennedy_-_req._no001_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que através do setor de iluminação público, sejam  realizados os serviços de Manutenção da iluminação pública das comunidades da Trindade e São  João da Cabeceira.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1584/virgilio_kennedy_-_req._no002_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1584/virgilio_kennedy_-_req._no002_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de reforma e ampliação do posto de saúde da localidade de Ferreira pena, Neste Município.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1586/virgilio_kennedy_-_req._no003_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1586/virgilio_kennedy_-_req._no003_-_2014.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um Microssistema de Abastecimento de Água, no Bairro da Pratinha, no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1589/virgilio_kennedy_-_req._no004_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1589/virgilio_kennedy_-_req._no004_-_2014.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Prefeito Municipal Sr. Gilberto Pessoa em parceria com a secretaria municipal de administração Sr. Gilberto pessoa Júnior, em parceria com Governo do Estado do Pará sejam concedidos através do programa asfalto na cidade, para atender as Ruas: Santa Catarina, 25 de Agosto, 1º de Maio, Virgílio Duarte, Boa Vista, Raimundo Gama, Ferreira Pena e Rua do Cemeterio, no Distrito de Americano, neste município.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1590/virgilio_kennedy_-_req._no005_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1590/virgilio_kennedy_-_req._no005_-_2014.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um caminhão coletor de lixo para atender a demanda da penitenciara localizada no Distrito de Americano, neste Município de Santa izabel do Pará.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1592/virgilio_kennedy_-_req._no006_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1592/virgilio_kennedy_-_req._no006_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que providencie os serviços de terraplanagem nas Ruas: Raimundo Gama, Benedito Santana, 25 de Agosto e Virgílio Duarte, no Bairro do Flamengo, no Distrito de Americano, Neste Município.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1594/virgilio_kennedy_-_req._no007_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1594/virgilio_kennedy_-_req._no007_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado os serviços de manutenção, com operação tapa - buracos na rodovia PA 416 Principal via de Americano.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1595/virgilio_kennedy_-_req._no008_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1595/virgilio_kennedy_-_req._no008_-_2014.pdf</t>
   </si>
   <si>
     <t>Requer a realização da cobertura da Quadra da Tranquedo Neves no distrito de Americano, Neste Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1596/virgilio_kennedy_-_req._no009_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1596/virgilio_kennedy_-_req._no009_-_2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja construído um palco fixo com cobertura na praça Juscelino Kubitschek, na vila de Americano, neste Município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1597/virgilio_kennedy_-_req._no010_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1597/virgilio_kennedy_-_req._no010_-_2014.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Honra ao Mérito ao Sr. José Ferreira de Souza.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1603/virgilio_kennedy_-_req._no011_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1603/virgilio_kennedy_-_req._no011_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicitando ao llmo Diretor- Presidente do Banco do Estado do Pará, Sr. AUGUSTO SÉRGIO AMORIM COSTA, no sentido de instala uma Agência do BANPARÁ, no Distrito de Americano.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1605/virgilio_kennedy_-_req._no011b_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1605/virgilio_kennedy_-_req._no011b_-_2014.pdf</t>
   </si>
   <si>
     <t>Solicito uma ambulância ou um carro de apoio, afim de viabiliza os serviços de apoio e o melhor desempenho no atendimento da saúde das localidades de Trindades, SÃO JOÃO DA CABECEIRA E APETEUA, Neste município.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1607/virgilio_kennedy_-_req._no014_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1607/virgilio_kennedy_-_req._no014_-_2014.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de terraplanagem, com abertura de valas no ramais, travessas e rua de Apeteua, Trindade e São João da Cabeceira, Neste Município.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1611/virgilio_kennedy_-_req._no015_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1611/virgilio_kennedy_-_req._no015_-_2014.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um Microssistema de abastecimento de Água, no Bairro da Pratinha no distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1615/virgilio_kennedy_-_req._no017_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1615/virgilio_kennedy_-_req._no017_-_2014.pdf</t>
   </si>
   <si>
     <t>Titulo de cidadão Izabelense ao Sr. MÁRCIO COSTA ARAÚJO.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1617/virgilio_kennedy_-_req._no018_-_2014.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1617/virgilio_kennedy_-_req._no018_-_2014.pdf</t>
   </si>
   <si>
     <t>Titulo de cidadão Izabelense ao Sr. WILLIAM AROUCHE SAMPAIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1554,67 +1554,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1456/henrique_da_cunha_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1459/henrique_da_cunha_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1461/henrique_da_cunha_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1464/henrique_da_cunha_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1466/henrique_da_cunha_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1467/henrique_da_cunha_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1472/henrique_da_cunha_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1474/henrique_da_cunha_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1475/henrique_da_cunha_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1476/jose_maria_nunes_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1478/jose_maria_nunes_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1479/jose_maria_nunes_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1480/jose_maria_nunes_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1484/jose_maria_nunes_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1485/jose_maria_nunes_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1486/jose_maria_nunes_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1488/jose_maria_nunes_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1489/jose_maria_nunes_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1491/jose_maria_nunes_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1493/josivaldo_lima_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1498/josivaldo_lima_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1499/josivaldo_lima_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1500/josivaldo_lima_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1501/josivaldo_lima_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1502/josivaldo_lima_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1503/josivaldo_lima_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1504/josivaldo_lima_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1505/josivaldo_lima_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1506/josivaldo_lima_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1507/josivaldo_lima_-_req._no011_-_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1508/josivaldo_lima_-_req._no012_-_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1509/josivaldo_lima_-_req._no013_-_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1510/josivaldo_lima_-_req._no014_-_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1511/josivaldo_lima_-_req._no015_-_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1512/josivaldo_lima_-_req._no016_-_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1513/jucelito_campos_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1514/jucelito_campos_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1515/jucelito_campos_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1516/jucelito_campos_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1517/jucelito_campos_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1518/jucelito_campos_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1519/jucelito_campos_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1520/jucelito_campos_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1522/jucelito_campos_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1523/jucelito_campos_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1524/ricardo_amaral_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1525/ricardo_amaral_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1526/ricardo_amaral_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1527/ricardo_amaral_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1528/ricardo_amaral_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1529/ricardo_amaral_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1530/rogerio_nobre_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1531/rogerio_nobre_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1532/rogerio_nobre_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1533/rogerio_nobre_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1535/rogerio_nobre_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1536/rogerio_nobre_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1538/rogerio_nobre_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1539/rogerio_nobre_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1541/rogerio_nobre_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1543/rogerio_nobre_-_req._no011_-_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1545/rogerio_nobre_-_req._no012_-_2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1548/rogerio_nobre_-_req._no013_-_2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1552/tony_lisboa_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1553/tony_lisboa_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1556/tony_lisboa_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1559/tony_lisboa_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1560/tony_lisboa_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1561/tony_lisboa_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1562/tony_lisboa_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1565/tony_lisboa_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1567/tony_lisboa_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1569/valdeci_de_sousa_nazare_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1570/valdeci_de_sousa_nazare_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1573/valdeci_de_sousa_nazare_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1575/valdeci_de_sousa_nazare_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1577/valdeci_de_sousa_nazare_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1579/valdeci_de_sousa_nazare_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1582/valdeci_de_sousa_nazare_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1583/virgilio_kennedy_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1584/virgilio_kennedy_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1586/virgilio_kennedy_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1589/virgilio_kennedy_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1590/virgilio_kennedy_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1592/virgilio_kennedy_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1594/virgilio_kennedy_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1595/virgilio_kennedy_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1596/virgilio_kennedy_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1597/virgilio_kennedy_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1603/virgilio_kennedy_-_req._no011_-_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1605/virgilio_kennedy_-_req._no011b_-_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1607/virgilio_kennedy_-_req._no014_-_2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1611/virgilio_kennedy_-_req._no015_-_2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1615/virgilio_kennedy_-_req._no017_-_2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1617/virgilio_kennedy_-_req._no018_-_2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1456/henrique_da_cunha_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1459/henrique_da_cunha_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1461/henrique_da_cunha_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1464/henrique_da_cunha_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1466/henrique_da_cunha_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1467/henrique_da_cunha_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1472/henrique_da_cunha_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1474/henrique_da_cunha_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1475/henrique_da_cunha_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1476/jose_maria_nunes_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1478/jose_maria_nunes_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1479/jose_maria_nunes_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1480/jose_maria_nunes_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1484/jose_maria_nunes_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1485/jose_maria_nunes_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1486/jose_maria_nunes_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1488/jose_maria_nunes_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1489/jose_maria_nunes_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1491/jose_maria_nunes_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1493/josivaldo_lima_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1498/josivaldo_lima_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1499/josivaldo_lima_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1500/josivaldo_lima_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1501/josivaldo_lima_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1502/josivaldo_lima_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1503/josivaldo_lima_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1504/josivaldo_lima_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1505/josivaldo_lima_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1506/josivaldo_lima_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1507/josivaldo_lima_-_req._no011_-_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1508/josivaldo_lima_-_req._no012_-_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1509/josivaldo_lima_-_req._no013_-_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1510/josivaldo_lima_-_req._no014_-_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1511/josivaldo_lima_-_req._no015_-_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1512/josivaldo_lima_-_req._no016_-_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1513/jucelito_campos_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1514/jucelito_campos_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1515/jucelito_campos_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1516/jucelito_campos_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1517/jucelito_campos_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1518/jucelito_campos_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1519/jucelito_campos_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1520/jucelito_campos_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1522/jucelito_campos_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1523/jucelito_campos_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1524/ricardo_amaral_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1525/ricardo_amaral_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1526/ricardo_amaral_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1527/ricardo_amaral_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1528/ricardo_amaral_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1529/ricardo_amaral_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1530/rogerio_nobre_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1531/rogerio_nobre_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1532/rogerio_nobre_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1533/rogerio_nobre_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1535/rogerio_nobre_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1536/rogerio_nobre_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1538/rogerio_nobre_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1539/rogerio_nobre_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1541/rogerio_nobre_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1543/rogerio_nobre_-_req._no011_-_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1545/rogerio_nobre_-_req._no012_-_2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1548/rogerio_nobre_-_req._no013_-_2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1552/tony_lisboa_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1553/tony_lisboa_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1556/tony_lisboa_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1559/tony_lisboa_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1560/tony_lisboa_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1561/tony_lisboa_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1562/tony_lisboa_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1565/tony_lisboa_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1567/tony_lisboa_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1569/valdeci_de_sousa_nazare_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1570/valdeci_de_sousa_nazare_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1573/valdeci_de_sousa_nazare_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1575/valdeci_de_sousa_nazare_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1577/valdeci_de_sousa_nazare_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1579/valdeci_de_sousa_nazare_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1582/valdeci_de_sousa_nazare_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1583/virgilio_kennedy_-_req._no001_-_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1584/virgilio_kennedy_-_req._no002_-_2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1586/virgilio_kennedy_-_req._no003_-_2014.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1589/virgilio_kennedy_-_req._no004_-_2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1590/virgilio_kennedy_-_req._no005_-_2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1592/virgilio_kennedy_-_req._no006_-_2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1594/virgilio_kennedy_-_req._no007_-_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1595/virgilio_kennedy_-_req._no008_-_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1596/virgilio_kennedy_-_req._no009_-_2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1597/virgilio_kennedy_-_req._no010_-_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1603/virgilio_kennedy_-_req._no011_-_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1605/virgilio_kennedy_-_req._no011b_-_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1607/virgilio_kennedy_-_req._no014_-_2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1611/virgilio_kennedy_-_req._no015_-_2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1615/virgilio_kennedy_-_req._no017_-_2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2014/1617/virgilio_kennedy_-_req._no018_-_2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>