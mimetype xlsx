--- v0 (2025-12-10)
+++ v1 (2026-06-08)
@@ -54,1394 +54,1394 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>ANTONIO CARLOS RIBEIRO CONDE</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1137/antonio_carlos_conde_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1137/antonio_carlos_conde_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Que realize os serviços de colocação 04 (quatros) tubos  de concretos ( 700MM.) E DE 04 (Quatro ) luminárias completas (01 metro) na rua denominada Tucumã, bairro Santa Lucia I neste Município de acordo com o abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1141/antonio_carlos_conde_-_req._no002_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1141/antonio_carlos_conde_-_req._no002_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja  realizado os serviços de reforma completa da escola Mauricio Machado, como o telhado da mesma, qual necessita, de urgentes reparos. escola esta localizada na zona rural de nosso Município.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1142/antonio_carlos_conde_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1142/antonio_carlos_conde_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja  realizado os serviços de troca de telhado do Ginásio de esporte  de nosso Município.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1143/antonio_carlos_conde_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1143/antonio_carlos_conde_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizados os serviços de terraplenagem, drenagem e iluminação publica, no Largo São Francisco, perímetro pela travessa Santa Izabel, no Bairro  do Juazeiro, neste município.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1145/antonio_carlos_conde_-_req._no010_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1145/antonio_carlos_conde_-_req._no010_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizados os serviços de terraplenagem, drenagem e limpeza, asfaltamento,  iluminação publica, na Rua: Antenor Paiva de Abreu em toda a Extensão neste município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1146/antonio_carlos_conde_-_req._no011_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1146/antonio_carlos_conde_-_req._no011_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizados os serviços de reforma e ampliação da escola de Municipal de ensino infantil e fundamental Felipe de Paula, na localidade de Areia Branca  neste município.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1149/antonio_carlos_conde_-_req._no012_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1149/antonio_carlos_conde_-_req._no012_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizados os serviços de reforma e ampliação da escola de Municipal de ensino  fundamental Francisca Felix de Souza, Escola está localizada na PA - 140 KM 01 (estrada de Bujaru)  zona rural de nosso  município.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1152/antonio_carlos_conde_-_req._no013_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1152/antonio_carlos_conde_-_req._no013_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja tomadas as providencias cabíveis em caratê de urgências os serviços de terraplenagem, drenagem e asfaltamento e iluminação pública no largo São Francisco ( beco sem saída), no Bairro Juazeiro, neste município.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>HENRIQUE DA CUNHA ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1164/henrique_da_cunha_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1164/henrique_da_cunha_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Reque reforma e ampliação de mais seis (06 ) salas de aula, para atender a demanda local da escola municipal .N. Sr. Perpetuo Socorro, na localidade de Campinense,nesse município.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1166/henrique_da_cunha_-_req._no002_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1166/henrique_da_cunha_-_req._no002_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que disponibilize equipamentos de  proteção individual na coleta de resíduos, para os profissionais da referida área, que exercem a devida função</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1171/henrique_da_cunha_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1171/henrique_da_cunha_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a empresa FCK Engenharia, ao Governo do Estado e Governo Federal, o posicionamento a respeito da obra de construção da Escola Com seis (06) salas, no Bairro Jardim das Garças ( COHAB), Neste Município.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1175/henrique_da_cunha_-_req._no004_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1175/henrique_da_cunha_-_req._no004_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de recuperação do ramal, que da acesso a localidade da 5º Nova Neste Município.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1178/henrique_da_cunha_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1178/henrique_da_cunha_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito municipal, Dr. Gilberto Pessoa, em parceria com a secretaria municipal de obras e educação, sejam realizadas as seguintes providências: Solicitando os serviços de reforma da cozinha e pintura da vila do Tacajós, Localizada na zona rural de nosso Município.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1184/henrique_da_cunha_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1184/henrique_da_cunha_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando as seguintes providências : no sentido de assumir o Hospital e Maternidade Santa Izabel e transforme com adaptações em Hospital Público Regional de Media e alta complexidade.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1189/henrique_da_cunha_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1189/henrique_da_cunha_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de conclusão das obras de construção da Quadra Poliesportiva, da comunidade de Vila do Carmo, em nosso Município.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1194/henrique_da_cunha_-_req._no008_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1194/henrique_da_cunha_-_req._no008_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Secretário de segurança pública e defesa social,- SEGUP, JEANNOT JANSEN DA SILVA FILHO, Viabilize a instalação de um posto avançado de policiamento, na Vila do Carmo, para atender toda a região vizinha, que está completamente desguarnecida. Sendo também umas das rotas de tráfico de drogas do estado do pará.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1197/henrique_da_cunha_-_req._no009_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1197/henrique_da_cunha_-_req._no009_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao ITERPA  Reque em conjunto com a prefeitura Municipal a responsabilidade numa cooperação técnica, afim de regularizar os terrenos do Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1199/henrique_da_cunha_-_req._no010_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1199/henrique_da_cunha_-_req._no010_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de cidadão Izabelense, ao senhor. JEAN CARVALHO CORRÊA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1200/henrique_da_cunha_-_req._no011_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1200/henrique_da_cunha_-_req._no011_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao mérito, ao Tacajós futebol  clube.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1204/henrique_da_cunha_-_req._no012_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1204/henrique_da_cunha_-_req._no012_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresentação protejo de Lei nº 02/2015_x000D_
 Que domina a quadra coberta da comunidade de Tacajós de Clóvis Craveiro CORUMBÁ é das outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1206/henrique_da_cunha_-_req._no013_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1206/henrique_da_cunha_-_req._no013_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito a seguintes providências no sentido de informar a previsão para a realização dos serviços de recuperação da PÁ- 414 ( RAMAL DO TACAJÓS ), conforme a visita recente do secretario e Equipe técnica, na referida localidade.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1209/henrique_da_cunha_-_req._no014_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1209/henrique_da_cunha_-_req._no014_-_2015.pdf</t>
   </si>
   <si>
     <t>Que realizem a completa reforma do posto de saúde da comunidade da Santa Quitéria neste Município, para o atendimento, aos moradores e comunidades vizinhas, a fim de contribuir satisfatoriamente para o conforto e bem - estar dos nossos Munícipes.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1213/henrique_da_cunha_-_req._no015_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1213/henrique_da_cunha_-_req._no015_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma praça, em frente a comunidade de Catumbi, de proporcionar lazer e diversão ao comunitários.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1214/henrique_da_cunha_-_req._no016_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1214/henrique_da_cunha_-_req._no016_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de reforma, construção do muro e um refeitório da escola nossa senhora do Carmo, Neste munícipes.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1215/henrique_da_cunha_-_req._no017_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1215/henrique_da_cunha_-_req._no017_-_2015.pdf</t>
   </si>
   <si>
     <t>Que realizem a completa reforma E.ME.I. Nossa Senhora da Conceição, localizada na comunidade de Conceição do Itá.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Que realizem os serviços de reforma do posto de saúde da comunidade de Santa Quitéria neste Município.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1218/henrique_da_cunha_-_req._no019_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1218/henrique_da_cunha_-_req._no019_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresenta o protejo de Lei nº 03/2015_x000D_
 que o poder legislativo denomina a unidade municipal de segurança de OLIVAR DE NAZARÉ '' INÁCIO e das outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1222/henrique_da_cunha_-_req._no020_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1222/henrique_da_cunha_-_req._no020_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao centro comunitário Nossa senhora do Carmo.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1224/henrique_da_cunha_-_req._no021_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1224/henrique_da_cunha_-_req._no021_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Izabelense ao senhor TENCEL. QOPM ANDRÉ DE FIGUEIREDO GONÇALVES, pelo reconhecimento  e serviços Prestados em nosso Município na área de segurança pública.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>JOSÉ MARIA FERREIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1225/jose_maria_nunes_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1225/jose_maria_nunes_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que construa uma base para colocação de uma caixa de água na vila de Cupuaçu neste Município.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1229/jose_maria_nunes_-_req._no002_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1229/jose_maria_nunes_-_req._no002_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de terraplanagem  e limpeza completa, no ramal do Mocambo, na entrada da Igreja Seixo -NO. Ie ( Ramal que da acesso a residência do Sr. GERALDO) neste município.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1233/jose_maria_nunes_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1233/jose_maria_nunes_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresenta o Anteprojeto nº 03/15,  10/04/15,  que domina José Nicolau Cecim, O Ginásio Esportes de Areia Branca, no Distrito de Americano.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1237/jose_maria_nunes_-_req._no004_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1237/jose_maria_nunes_-_req._no004_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresenta o Anteprojeto nº 04/15,  10/04/15,  que domina Rosa Pereira de Souza, Posto de Saúde da Areia  no Distrito de Americano.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1241/jose_maria_nunes_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1241/jose_maria_nunes_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO de Honra ao Mérito ao Sr. ANTONIO  DUARTE DA SILVA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1278/jose_maria_nunes_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1278/jose_maria_nunes_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>concede o Título de Honra ao Mérito ao senhor Evandro Brito de Souza, pelos serviços prestados de Agricultor na comunidade de Areia Branca.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1280/jose_maria_nunes_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1280/jose_maria_nunes_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Senhor Raimundo Henrique da Cruz.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1283/josivaldo_lima_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1283/josivaldo_lima_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizado convênio com centro Assistencial Pastor João Queirós Pinheiro, Para que seja disponibilizado Atendimento Odontológico visto que o mesmo possui um gabinete Odontológico Apto para atende nossa comunidade.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Senhor SAMUEL VARGAS SILVEIRA NETO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1287/josivaldo_lima_-_req._no002_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1287/josivaldo_lima_-_req._no002_-_2015.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO IZABELENSE ao Sr. MIGUEL NAZARENO DANTAS DE BRITO.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1288/josivaldo_lima_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1288/josivaldo_lima_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO IZABELENSE ao Sr. Carlos Antonio Martins Andrade.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1289/josivaldo_lima_-_req._no004_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1289/josivaldo_lima_-_req._no004_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma sessão Solene  Alusiva ao 101 da Assembleia de Deus, em nosso Município, na 1º quinzena  de Novembro de 2015.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>JOSIVALDO DE OLIVEIRA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1290/josivaldo_lima_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1290/josivaldo_lima_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os  serviços de asfalto Tubulação e meio- fio, nas travessas Anunciadas Santana e Rosa Cruz, no Bairro Jardim Miraí, neste município.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1293/josivaldo_lima_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1293/josivaldo_lima_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE HONRA AO MÉRITO ao Sr. pastor IRAÇU FIGUEIREDO PINTO Como reconhecimento deste poder legislativo, pela maneira que conduz seus trabalhos e pelos relevantes serviços prestado a comunidade de santa izabel do Pará.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1294/josivaldo_lima_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1294/josivaldo_lima_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE CIDADÃO  ao Sr. PRESBÍTERO MIGUEL BARBOSA DA SILVA Como reconhecimento deste poder legislativo, pela maneira que conduz seus trabalhos e pelos relevantes serviços prestado a comunidade de santa izabel do Pará.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>JUCELITO MATOS CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1301/jucelito_campos_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1301/jucelito_campos_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizada os serviços de completa infraestrutura, contemplado com tubulações, galerias redes de esgotos, terraplanagem, pavimentação asfáltica e meio - fio, precisamente em toda as extensão da Rua Igarapé-Açu, no Bairro Santa Lúcia I, Nesse Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1303/jucelito_campos_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1303/jucelito_campos_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Joaquim Passarinho, para que promova Emenda Parlamentar, destinando recursos para execução de serviços de pavimentação asfáltica em toda a extensão da estrada municipal que da acesso ao Distrito de Caraparú.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1304/jucelito_campos_-_req._no004_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1304/jucelito_campos_-_req._no004_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao EXMO. Desembargador presidente Regional eleitoral, Raimundo Holanda Reis, afim de inseri e implantar no município de Santa Izabel do Pará, o sistema de biometria, afim de atender em toda a extensão o eleitor Izabelense.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1305/jucelito_campos_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1305/jucelito_campos_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei nº 01/2015 que domina o prédio da câmara municipal de Santa Izabel do Pará  de '' PALÁCIO MUNICIPAL IDELTO DA SILVA CARDOSO</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1306/jucelito_campos_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1306/jucelito_campos_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Honra ao Mérito de ao SR. Fabrício Freitas Nunes.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1310/jucelito_campos_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1310/jucelito_campos_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sra. FABRÍCIO FREITAS NUNES.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1312/jucelito_campos_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1312/jucelito_campos_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Izabelense  ao Sra. MAJOR JOSIMAR LEÃO QUEIROS</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1315/jucelito_campos_-_req._no008_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1315/jucelito_campos_-_req._no008_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresentando o projeto de Lei Nº 02/2015: Que revoga Parcialmente a Lei Municipal de nº 127/97 de 13 de Outubro 1997 que domina as vias publicas do Bairro Novo Horizonte em nossa Cidade.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1318/jucelito_campos_-_req._no009_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1318/jucelito_campos_-_req._no009_-_2015.pdf</t>
   </si>
   <si>
     <t>AO EXMO SR. Prefeito Municipal Dr. GILBERTO PESSÔA, em parceria com a secretarias de obras públicas  e de educação, que realize os serviços de completa da Escola Municipal GUILHERME MÁRTIRES, em nosso Município.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1319/jucelito_campos_-_req._no010_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1319/jucelito_campos_-_req._no010_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão  Izabelense ao senhor Noberto Luiz Alves Filho.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1324/jucelito_campos_-_req._no011_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1324/jucelito_campos_-_req._no011_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito, á equipe  esportiva VILA NOVA FUTEBOL CLUBE, pelo reconhecimento e serviços prestados em nossa cidade, na área de esporte. conforme preceitua o artigo 40, inciso XVI, Da Lei Orgânica do Município e ainda o artigo 10, incisos III IV, Do regimento interno desta casa de Leis.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1326/jucelito_campos_-_req._no012_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1326/jucelito_campos_-_req._no012_-_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos para Professor de Libras, Tradutor e Intérprete Educacional de Libras, professor Bilíngue, professor de Educação Especial e instrutor de Braille.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>RICARDO LUIZ AMARAL SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1331/ricardo_amaral_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1331/ricardo_amaral_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizados os serviços de saneamento com Drenagem e asfaltamento, para as Ruas José Queirós de Miranda, José Hilário da paz e José Aires Pereira, no Bairro nova Divinéia, neste Município.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1334/ricardo_amaral_-_req._no002_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1334/ricardo_amaral_-_req._no002_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de uma caixa D,água com uma base, para atender a comunidade de Manuel Sebastião, neste município.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1336/ricardo_amaral_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1336/ricardo_amaral_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de recuperação asfáltica, em caráter de urgência,  da Ruas José Maria Lopes, no Bairro Santa Lúcia I.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1339/ricardo_amaral_-_req._no004_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1339/ricardo_amaral_-_req._no004_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização dos serviços de terraplanagem, no ramal Ferreira Pena, no Distrito de Americano.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1343/ricardo_amaral_-_oficio_no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1343/ricardo_amaral_-_oficio_no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito seus empréstimos quanto ao atendimento ao serviços de terraplanagem na Transamericano, referentes a proposição verbal do dia 06.05.2014, encaminhando através do ofício nº 458/14. Bem como, solicita os serviços de construção da ponte, referida estrada, neste município.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1350/ricardo_amaral_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1350/ricardo_amaral_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Requer serviços de terraplanagem do Ramal ate o Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1354/ricardo_amaral_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1354/ricardo_amaral_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>propõe que seja outorgado o título de Honra ao Mérito, ao SR.PR. CLEIVERSON DE OLIVEIRA RODRIGUES.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1356/ricardo_amaral_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1356/ricardo_amaral_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Propõe que seja outorgado o título de Honra ao Mérito, ao SR. JOÃO BATISTA DOS SANTOS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1357/ricardo_amaral_-_req._no008_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1357/ricardo_amaral_-_req._no008_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que realize os serviços de terraplanagem e asfaltamento para o Bairro Jardim Florestal, considerando os sérios problemas e transtornos que o referido Bairro esta passando, ocasionando assim a falta de infraestrutura urbana, em que se encontra o bairro acima citado.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1360/ricardo_amaral_-_req._no009_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1360/ricardo_amaral_-_req._no009_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que realize os serviços de abertura de uma via de acesso para o campo da comunidade Jardim das Acácias, tendo em vista que o campo e a única  área de lazer que atende os moradores do Bairro neste Município.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1364/ricardo_amaral_-_req._no010_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1364/ricardo_amaral_-_req._no010_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que realize os serviços de terraplanagem drenagem, Meio-Fio e Asfaltamento  do Bairro Sagrada Família, em virtude da falta de saneamento no Bairro, no que diz respeito a drenagem urbana e a falta de infraestrutura das ruas.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1365/ricardo_amaral_-_req._no011_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1365/ricardo_amaral_-_req._no011_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Izabelense ao Senhor WILLIANS JOSÉ TALARICO.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1366/ricardo_amaral_-_req._no012_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1366/ricardo_amaral_-_req._no012_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honra  ao Mérito Senhor MICHAEL FERNANDES DE LEMOS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>ROGÉRIO NOBRE DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1367/rogerio_nobre_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1367/rogerio_nobre_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Que realize os serviços de asfaltamento da Rua Eliezer de Moraes Pinto no Bairro do Triângulo, neste Município de Santa Izabel do pará.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1368/rogerio_nobre_-_req._no002_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1368/rogerio_nobre_-_req._no002_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja executado os serviços de tapa buracos, na Travessa Santa Izabel, No Bairro Juazeiro, em Caráter de urgência, e posterior Asfalto, Neste Município de Santa Izabel do Pará</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1369/rogerio_nobre_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1369/rogerio_nobre_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresenta o antiprojeto de Lei para a criação da Agência Distrital em Caraparu, neste Município.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1370/rogerio_nobre_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1370/rogerio_nobre_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao deputado Federal ARNALDO JORDY, Para que interceda junto ao Ministério da Educação, a necessária emenda Parlamentar, e destinando no orçamento valores suficiente para construção de uma Escola Municipal da comunidade de Conceição do Itá, em nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1372/rogerio_nobre_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1372/rogerio_nobre_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>Que sejam realizado os serviços  de pavimentação ás proximidades do ponto de Táxi 01/13- camisinha, localizado na AV. BARÃO DO RIO BRANCO, em frente a Praça da Bandeira, onde a área de calçamento encontra-se todas desgastadas.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1373/rogerio_nobre_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1373/rogerio_nobre_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Izabelense ao Deputado Estadual SR. JOSÉ RENATO OGAWA RODRIGUES</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1374/rogerio_nobre_-_req._no008_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1374/rogerio_nobre_-_req._no008_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Deputado Federal SR, LÚCIO DUTRA VALE.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1375/rogerio_nobre_-_req._no009_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1375/rogerio_nobre_-_req._no009_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado os  serviços de terraplanagem, no ramal que dá acesso a vila do Cupuaçu, neste município.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1377/rogerio_nobre_-_req._no010_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1377/rogerio_nobre_-_req._no010_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços completos  de reparo na iluminação pública e asfaltamento na Travessa Tibiriçá de Lemos, no Bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1378/rogerio_nobre_-_req._no011_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1378/rogerio_nobre_-_req._no011_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços completos  de recuperação através da pavimentação asfáltica na avenida 07 de Janeiro em toda a extensão, neste Município.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1379/rogerio_nobre_-_req._no012_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1379/rogerio_nobre_-_req._no012_-_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO IZABELENSE AO SENHOR JORGE ELIAS MANSOUR ABUCATER</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1380/rogerio_nobre_-_req._no013_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1380/rogerio_nobre_-_req._no013_-_2015.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de asfalto, Ruas: JOÃO COELHO E FLORIANO PEIXOTO( PRÓXIMO A ESTÂNCIA MARIA MARIA), no Bairro do Juazeiro, neste Município.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>VALDECI DE SOUSA NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1381/valdeci_de_sousa_nazare_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1381/valdeci_de_sousa_nazare_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito a realização dos completos serviços de terraplanagem e asfaltamento na vacinal  que da acesso ao Distrito de Caraparu.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1384/valdeci_de_sousa_nazare_-_req._no003_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1384/valdeci_de_sousa_nazare_-_req._no003_-_2015.pdf</t>
   </si>
   <si>
     <t>Seja feito veemente apelo ao Exmo. Sr. prefeito de Santa Izabel do pará Dr. Gilberto Pessoa, para que em caráter de urgência determine através da direção do Ginásio Poliesportivo MANOEL SILVA das devidas informações a esse poder legislativo Municipal.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1386/valdeci_de_sousa_nazare_-_req._no004_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1386/valdeci_de_sousa_nazare_-_req._no004_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de praças, nas comunidades do Travessão e Sapucaia neste Município.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1388/valdeci_de_sousa_nazare_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1388/valdeci_de_sousa_nazare_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os completos serviços de terraplanagem, abertura de valas e asfaltamento na travessa MESTRE ROCHA, neste.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1391/valdeci_de_sousa_nazare_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1391/valdeci_de_sousa_nazare_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os completos serviços de terraplanagem, abertura de valas e asfaltamento na Rua Nobuya  Suzuki( conj. Edilson Abreu II), Bairro do Triângulo, neste.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1394/valdeci_de_sousa_nazare_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1394/valdeci_de_sousa_nazare_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando os completos serviços de terraplanagem no Ramal que da acesso a comunidade Compinense neste Município.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1401/valdeci_de_sousa_nazare_-_req._no010_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1401/valdeci_de_sousa_nazare_-_req._no010_-_2015.pdf</t>
   </si>
   <si>
     <t>Requer que seja outorgado  o Título de Honra ao Mérito a Equipe Esportiva Super Esporte.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1402/valdeci_de_sousa_nazare_-_req._no011_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1402/valdeci_de_sousa_nazare_-_req._no011_-_2015.pdf</t>
   </si>
   <si>
     <t>Requer que seja outorgado  o Título de Honra ao Mérito a J.E. DA S. MELO REFRIGERAÇÃO-ME.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1404/valdeci_de_sousa_nazare_-_req._no012_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1404/valdeci_de_sousa_nazare_-_req._no012_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizado os serviços de terraplanagem, e abertura de valas na RUA  JOÃO BRITO DE NASCIMENTO E ALAMEDA  BRILON neste Município.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1406/valdeci_de_sousa_nazare_-_req._no013_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1406/valdeci_de_sousa_nazare_-_req._no013_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizado os Serviços de identificação  das ruas do Bairro novo Município.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1408/valdeci_de_sousa_nazare_-_req._no014_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1408/valdeci_de_sousa_nazare_-_req._no014_-_2015.pdf</t>
   </si>
   <si>
     <t>Seja feito por intermédio do Deputado Estadual Sr.  Dr. LUIZ AFONSO SEFFER, Veemente apelo ao EXMO. Sr. Governador Dr. SIMÃO ROBSON OLIVEIRA JATENE, no sentido de determinar as respectivas secretarias competentes, a admissão como Rodovia Estadual, Via de acesso ao Distrito de Caraparu, em toda a extensão, e incluí-la no orçamento das secretarias, afim de atender os anseios comunitários com a plena realização da pavimentação asfáltica na Rodovia, Além dos demais meios de sua infraestrutura.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1409/valdeci_de_sousa_nazare_-_req._no015_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1409/valdeci_de_sousa_nazare_-_req._no015_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção das praças nas comunidades  denominadas Travessão e Sapucaía, ambas na Zona Rural do Nosso Município afim de atender as necessidades sociais dos habitantes nas referidas comunidades e promover o bem estar social e coletividade.( Reiterando o requerimento nº 04/15, de 13/03/2015).</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1410/valdeci_de_sousa_nazare_-_req._no016_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1410/valdeci_de_sousa_nazare_-_req._no016_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que realize os serviços de iluminação pública na Rua ADRIEL CABRAL, Travessa da Liberdade, no Bairro Santa Lucia I, Neste Município.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1411/valdeci_de_sousa_nazare_-_req._no017_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1411/valdeci_de_sousa_nazare_-_req._no017_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a Empresa Teixeira e Silva Serviços Odontológico LTDA-ME</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1412/valdeci_de_sousa_nazare_-_req._no018_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1412/valdeci_de_sousa_nazare_-_req._no018_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito SELEÇÃO IZABELENSE DE FUTSAL.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>VIRGÍLIO KENNEDY DA SILVA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1415/virgilio_kennedy_-_req._no001_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1415/virgilio_kennedy_-_req._no001_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito a seguinte providência para que o Distrito de Americano seja contemplado com uma academia da saúde e que, a mesma seja construída na praça  Juscelino Kubitschek, neste Município.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1416/virgilio_kennedy_-_req._no002_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1416/virgilio_kennedy_-_req._no002_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção de uma praça e um campo de futebol, na comunidade  ESPÍRITO SANTO DO ÍTA, Neste Município.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1417/virgilio_kennedy_-_req._no004_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1417/virgilio_kennedy_-_req._no004_-_2015.pdf</t>
   </si>
   <si>
     <t>Que sejam realizado os serviços de tapas buraco nas ruas do Distrito de Americano, Município.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1418/virgilio_kennedy_-_req._no005_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1418/virgilio_kennedy_-_req._no005_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresentando o Anterprojeto de Lei nº 02,15, que domina o GINÁSIO POLIESPORTIVO de RAIMUNDO BRAGA CHUCRE.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1419/virgilio_kennedy_-_req._no006_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1419/virgilio_kennedy_-_req._no006_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicito que providenciem os serviços de cobertura da Quadra de Esportes Tranquedo Neves no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1420/virgilio_kennedy_-_req._no007_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1420/virgilio_kennedy_-_req._no007_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao gestor Municipal Dr. GILBERTO PESSOA em parceria com as secretarias Municipais de administração e Saúde, aquisição de uma  ambulância para atende as comunidades de são João da cabeceira,  Apeteua e Trindade no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1422/virgilio_kennedy_-_req._no008_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1422/virgilio_kennedy_-_req._no008_-_2015.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal Dr. GILBERTO PESSOA, que realize nos moldes legais projeto de Lei, e encaminhado  a esse  poder legislativo - Câmara municipal de Santa Izabel do Pará, contendo sugestivas normas de regulamentação em todo o nosso Município do nível máximo do som permitido, de qualquer natureza sonora usados em via pública, e estabelecimento comerciais e de diversões pública, privada e essencialmente, em locais  aberto ou fechado que não possuam supressão de ruídos em som.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1423/virgilio_kennedy_-_req._no009_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1423/virgilio_kennedy_-_req._no009_-_2015.pdf</t>
   </si>
   <si>
     <t>Apresentando o projeto de Lei nº 01/2015 o poder executivo Municipal, dispõe sobre a proibição do uso do celular ou qualquer outro instrumento móvel  a distâncias nas agências bancarias  instalada  no município de Santa Izabel do pará e das outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1426/virgilio_kennedy_-_req._no011_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1426/virgilio_kennedy_-_req._no011_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de hora ao Mérito Sr. Antonio Ferreira de Araújo, pela Maneira idônia com que conduz seus  trabalhos pelos relevantes serviços prestados de comerciantes.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1430/virgilio_kennedy_-_req._no012_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1430/virgilio_kennedy_-_req._no012_-_2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de cidadão Izabelense ao Sr. Manoel Pontes Lins, pela maneira indônea com que conduz seus trabalhos e pelos relevantes serviços prestados de superintendentes Agrícola da empresa sococo.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1435/virgilio_kennedy_-_req._no013_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1435/virgilio_kennedy_-_req._no013_-_2015.pdf</t>
   </si>
   <si>
     <t>Seja instalado o microssistema de abastecimento de água no bairro da,  pratinha, no distrito de Americano, neste Município. pois a referida Já foi reivindicada através dos Rqtos, nº 03 e 15/2014.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1438/virgilio_kennedy_-_req._no014_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1438/virgilio_kennedy_-_req._no014_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando Exmo. Sr. Prefeito Municipal Dr. Gilberto Pessoa, no sentido que realize a completa reforma na escola JOÃO MIGUEL, para que  assim possamos juntos atender os anseios de nossa comunidade no distrito de Americano.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1439/virgilio_kennedy_-_req._no015_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1439/virgilio_kennedy_-_req._no015_-_2015.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado a implantação da ouvidoria de transportes, estabelecida na Lei Municipal nº 279/2014, de 04 de Junho de 2014. que dispõe sobre a criação do sistema municipal de transportes público coletivo e individual de passageiro e pequenas cargas, e das outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1440/virgilio_kennedy_-_req._no016_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1440/virgilio_kennedy_-_req._no016_-_2015.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Honra ao Mérito ao Senhor LAECIO ANDRADE AMORIM.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1441/virgilio_kennedy_-_req._no017_-_2015.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1441/virgilio_kennedy_-_req._no017_-_2015.pdf</t>
   </si>
   <si>
     <t>Conceder o Título de Honra ao Mérito a ASSOCIAÇÃO RECREATIVA JURUNENSE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1748,67 +1748,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1137/antonio_carlos_conde_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1141/antonio_carlos_conde_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1142/antonio_carlos_conde_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1143/antonio_carlos_conde_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1145/antonio_carlos_conde_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1146/antonio_carlos_conde_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1149/antonio_carlos_conde_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1152/antonio_carlos_conde_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1164/henrique_da_cunha_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1166/henrique_da_cunha_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1171/henrique_da_cunha_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1175/henrique_da_cunha_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1178/henrique_da_cunha_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1184/henrique_da_cunha_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1189/henrique_da_cunha_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1194/henrique_da_cunha_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1197/henrique_da_cunha_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1199/henrique_da_cunha_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1200/henrique_da_cunha_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1204/henrique_da_cunha_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1206/henrique_da_cunha_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1209/henrique_da_cunha_-_req._no014_-_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1213/henrique_da_cunha_-_req._no015_-_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1214/henrique_da_cunha_-_req._no016_-_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1215/henrique_da_cunha_-_req._no017_-_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1218/henrique_da_cunha_-_req._no019_-_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1222/henrique_da_cunha_-_req._no020_-_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1224/henrique_da_cunha_-_req._no021_-_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1225/jose_maria_nunes_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1229/jose_maria_nunes_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1233/jose_maria_nunes_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1237/jose_maria_nunes_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1241/jose_maria_nunes_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1278/jose_maria_nunes_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1280/jose_maria_nunes_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1283/josivaldo_lima_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1287/josivaldo_lima_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1288/josivaldo_lima_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1289/josivaldo_lima_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1290/josivaldo_lima_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1293/josivaldo_lima_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1294/josivaldo_lima_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1301/jucelito_campos_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1303/jucelito_campos_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1304/jucelito_campos_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1305/jucelito_campos_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1306/jucelito_campos_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1310/jucelito_campos_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1312/jucelito_campos_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1315/jucelito_campos_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1318/jucelito_campos_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1319/jucelito_campos_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1324/jucelito_campos_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1326/jucelito_campos_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1331/ricardo_amaral_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1334/ricardo_amaral_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1336/ricardo_amaral_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1339/ricardo_amaral_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1343/ricardo_amaral_-_oficio_no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1350/ricardo_amaral_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1354/ricardo_amaral_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1356/ricardo_amaral_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1357/ricardo_amaral_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1360/ricardo_amaral_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1364/ricardo_amaral_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1365/ricardo_amaral_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1366/ricardo_amaral_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1367/rogerio_nobre_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1368/rogerio_nobre_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1369/rogerio_nobre_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1370/rogerio_nobre_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1372/rogerio_nobre_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1373/rogerio_nobre_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1374/rogerio_nobre_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1375/rogerio_nobre_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1377/rogerio_nobre_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1378/rogerio_nobre_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1379/rogerio_nobre_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1380/rogerio_nobre_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1381/valdeci_de_sousa_nazare_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1384/valdeci_de_sousa_nazare_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1386/valdeci_de_sousa_nazare_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1388/valdeci_de_sousa_nazare_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1391/valdeci_de_sousa_nazare_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1394/valdeci_de_sousa_nazare_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1401/valdeci_de_sousa_nazare_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1402/valdeci_de_sousa_nazare_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1404/valdeci_de_sousa_nazare_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1406/valdeci_de_sousa_nazare_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1408/valdeci_de_sousa_nazare_-_req._no014_-_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1409/valdeci_de_sousa_nazare_-_req._no015_-_2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1410/valdeci_de_sousa_nazare_-_req._no016_-_2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1411/valdeci_de_sousa_nazare_-_req._no017_-_2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1412/valdeci_de_sousa_nazare_-_req._no018_-_2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1415/virgilio_kennedy_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1416/virgilio_kennedy_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1417/virgilio_kennedy_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1418/virgilio_kennedy_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1419/virgilio_kennedy_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1420/virgilio_kennedy_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1422/virgilio_kennedy_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1423/virgilio_kennedy_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1426/virgilio_kennedy_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1430/virgilio_kennedy_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1435/virgilio_kennedy_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1438/virgilio_kennedy_-_req._no014_-_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1439/virgilio_kennedy_-_req._no015_-_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1440/virgilio_kennedy_-_req._no016_-_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1441/virgilio_kennedy_-_req._no017_-_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1137/antonio_carlos_conde_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1141/antonio_carlos_conde_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1142/antonio_carlos_conde_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1143/antonio_carlos_conde_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1145/antonio_carlos_conde_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1146/antonio_carlos_conde_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1149/antonio_carlos_conde_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1152/antonio_carlos_conde_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1164/henrique_da_cunha_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1166/henrique_da_cunha_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1171/henrique_da_cunha_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1175/henrique_da_cunha_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1178/henrique_da_cunha_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1184/henrique_da_cunha_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1189/henrique_da_cunha_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1194/henrique_da_cunha_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1197/henrique_da_cunha_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1199/henrique_da_cunha_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1200/henrique_da_cunha_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1204/henrique_da_cunha_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1206/henrique_da_cunha_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1209/henrique_da_cunha_-_req._no014_-_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1213/henrique_da_cunha_-_req._no015_-_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1214/henrique_da_cunha_-_req._no016_-_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1215/henrique_da_cunha_-_req._no017_-_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1218/henrique_da_cunha_-_req._no019_-_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1222/henrique_da_cunha_-_req._no020_-_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1224/henrique_da_cunha_-_req._no021_-_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1225/jose_maria_nunes_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1229/jose_maria_nunes_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1233/jose_maria_nunes_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1237/jose_maria_nunes_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1241/jose_maria_nunes_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1278/jose_maria_nunes_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1280/jose_maria_nunes_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1283/josivaldo_lima_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1287/josivaldo_lima_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1288/josivaldo_lima_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1289/josivaldo_lima_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1290/josivaldo_lima_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1293/josivaldo_lima_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1294/josivaldo_lima_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1301/jucelito_campos_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1303/jucelito_campos_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1304/jucelito_campos_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1305/jucelito_campos_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1306/jucelito_campos_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1310/jucelito_campos_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1312/jucelito_campos_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1315/jucelito_campos_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1318/jucelito_campos_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1319/jucelito_campos_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1324/jucelito_campos_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1326/jucelito_campos_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1331/ricardo_amaral_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1334/ricardo_amaral_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1336/ricardo_amaral_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1339/ricardo_amaral_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1343/ricardo_amaral_-_oficio_no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1350/ricardo_amaral_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1354/ricardo_amaral_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1356/ricardo_amaral_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1357/ricardo_amaral_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1360/ricardo_amaral_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1364/ricardo_amaral_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1365/ricardo_amaral_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1366/ricardo_amaral_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1367/rogerio_nobre_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1368/rogerio_nobre_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1369/rogerio_nobre_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1370/rogerio_nobre_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1372/rogerio_nobre_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1373/rogerio_nobre_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1374/rogerio_nobre_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1375/rogerio_nobre_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1377/rogerio_nobre_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1378/rogerio_nobre_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1379/rogerio_nobre_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1380/rogerio_nobre_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1381/valdeci_de_sousa_nazare_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1384/valdeci_de_sousa_nazare_-_req._no003_-_2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1386/valdeci_de_sousa_nazare_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1388/valdeci_de_sousa_nazare_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1391/valdeci_de_sousa_nazare_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1394/valdeci_de_sousa_nazare_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1401/valdeci_de_sousa_nazare_-_req._no010_-_2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1402/valdeci_de_sousa_nazare_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1404/valdeci_de_sousa_nazare_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1406/valdeci_de_sousa_nazare_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1408/valdeci_de_sousa_nazare_-_req._no014_-_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1409/valdeci_de_sousa_nazare_-_req._no015_-_2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1410/valdeci_de_sousa_nazare_-_req._no016_-_2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1411/valdeci_de_sousa_nazare_-_req._no017_-_2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1412/valdeci_de_sousa_nazare_-_req._no018_-_2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1415/virgilio_kennedy_-_req._no001_-_2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1416/virgilio_kennedy_-_req._no002_-_2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1417/virgilio_kennedy_-_req._no004_-_2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1418/virgilio_kennedy_-_req._no005_-_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1419/virgilio_kennedy_-_req._no006_-_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1420/virgilio_kennedy_-_req._no007_-_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1422/virgilio_kennedy_-_req._no008_-_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1423/virgilio_kennedy_-_req._no009_-_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1426/virgilio_kennedy_-_req._no011_-_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1430/virgilio_kennedy_-_req._no012_-_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1435/virgilio_kennedy_-_req._no013_-_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1438/virgilio_kennedy_-_req._no014_-_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1439/virgilio_kennedy_-_req._no015_-_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1440/virgilio_kennedy_-_req._no016_-_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2015/1441/virgilio_kennedy_-_req._no017_-_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>