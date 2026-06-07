--- v0 (2025-12-10)
+++ v1 (2026-06-07)
@@ -54,2525 +54,2525 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>ALEX SANDRO SARAIVA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/553/alex_sandro_saraiva_-_req._no001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/553/alex_sandro_saraiva_-_req._no001_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja implantado brinquedos e academia ao ar livre nas comunidades do Travessão e Trindade e São João da Cabeceira em nosso Município.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/555/alex_sandro_saraiva_-_req._no002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/555/alex_sandro_saraiva_-_req._no002_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao EXMO. DEPUTADO FEDERAL : SR. LÚCIO VALE.. Que interceda junto ao Governo Federal, Para a aquisição e através de doação de 02 ambulância. para o município de Santa Izabel Pará. pois com essa benfeitoria iremos atende a inúmeras famílias de nosso Município.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/558/alex_sandro_saraiva_-_req._no004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/558/alex_sandro_saraiva_-_req._no004_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando providência da mesa diretora no sentido de que seja apresentado aos demais vereadores os seguintes Projeto de Lei nº 07/2018 criando a comissão eleitoral e o conselho fiscalizador de eleição da mesa diretora no período regimental desta casa de leis, como também que seja criado uma comissão mista para análise e reformulação do novo regime interno e alteração na lei de nosso município e de outras providências;</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/563/alex_sandro_saraiva_-_req._no005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/563/alex_sandro_saraiva_-_req._no005_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. secretario do estado da justiça e diretos humanos - SEJUDH, Sr. MICHELL MENDES DURANS DA SILVA, a realização de um convênio com o município para instalação de uma unidade do PROCON/PA, através da superintendência de proteção ao consumidor.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/568/alex_sandro_saraiva_-_req._no007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/568/alex_sandro_saraiva_-_req._no007_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentação o projeto de Lei nº 19/18 - Dispõe sobre o fornecimento por parte do poder público municipal de protetor solar aos agentes de combates a endemias ( ACE ), agentes comunitários de saúde ( ACS ), Agentes de Trânsito e guardas Municipais de Santa Izabel do Pará e das outras providências.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/569/alex_sandro_saraiva_-_req._no008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/569/alex_sandro_saraiva_-_req._no008_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentação do projeto de Lei nº 24/18 Que veda e proíbe denominação de logradouros públicos aos cidadãos que forem condenados por atividades ilícitas e da outras providências, em nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/571/alex_sandro_saraiva_-_req._no009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/571/alex_sandro_saraiva_-_req._no009_-_2018.pdf</t>
   </si>
   <si>
     <t>Reivindicações Necessário em caráter de urgência para a comunidade do MAGUARI em nosso município.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/574/alex_sandro_saraiva_-_req._no010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/574/alex_sandro_saraiva_-_req._no010_-_2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/18 Que  estimula a criação do programa Doe uma placa no Âmbito do Município de Santa Izabel do Pará e das outras providencias.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/575/alex_sandro_saraiva_-_req._no011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/575/alex_sandro_saraiva_-_req._no011_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja concluído os serviços de colocação das tampas dos bueiros das ruas e travessas do conjuntos residencial Jardim das Garças ( COHB), neste município.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/576/alex_sandro_saraiva_-_req._no012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/576/alex_sandro_saraiva_-_req._no012_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizados a reforma completa dos brinquedos da praça matriz, área de lazer infantil  da referida praça de nossa cidade.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/578/alex_sandro_saraiva_-_req._no013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/578/alex_sandro_saraiva_-_req._no013_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizados em de caratê de urgência, os serviços de limpeza de valas e roçagem,  de ruas e travessas, bem como, operação tapa-buracos no conjunto residencial Jardim das Garças ( COAHB ) Neste Município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/581/alex_sandro_saraiva_-_req._no014_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/581/alex_sandro_saraiva_-_req._no014_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizados um  retorno em frente a entrada do balneário do igarapé vila da mata na BR 316, 44 na comunidade de Areia Branca, pois o ultimo retorno esta localizado no distrito de AMERICANO, oque vem causando grandes transtornos a comunidades acima citado, em nosso Município.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/587/alex_sandro_saraiva_-_req._no015_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/587/alex_sandro_saraiva_-_req._no015_-_2018.pdf</t>
   </si>
   <si>
     <t>Que veda e proíbe a denominação de logradouros públicos aos cidadãos que forem condenados a atividades ilícitas, das outras providências, em nosso Município de santa Izabel do Pará.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/590/alex_sandro_saraiva_-_req._no016_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/590/alex_sandro_saraiva_-_req._no016_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja construído muros nas limitações da escola municipal Felipe de Paula, em caraté emergencial, pois devido o livre acesso de transeuntes, esta causando vários transtorno aos alunos e funcionários da referida escola, assaltos, roubos entres outros, causado assim total insegurança ao local de ensino de nosso município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Que concede o titulo de cidadão Izabelense ao senhor ADERMIR JOSE PEREIRE, Pelo reconhecimento e serviços prestados  no município de santa Izabel do Pará, na área da cultura.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/599/alex_sandro_saraiva_-_req._no018_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/599/alex_sandro_saraiva_-_req._no018_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede o titulo de HONRA AO MÉRITO  a Senhora IVANILDA BARROS PERREIRA, Pelo reconhecimento do poder legislativo municipal, pelos relevantes serviços prestados no município de santa Izabel do Pará.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/601/alex_sandro_saraiva_-_req._no019_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/601/alex_sandro_saraiva_-_req._no019_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede o titulo de HONRA AO MÉRITO  ao Senhor, WALBER LUIZ FERREIRA TRAVASSOS Pelo reconhecimento do poder legislativo municipal, pelos relevantes serviços prestados no município de santa Izabel do Pará.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>EDIMILSON RIBEIRO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/604/edimilson_ribeiro_-_req._no001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/604/edimilson_ribeiro_-_req._no001_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam executado serviços de drenagem limpeza e pavimentação asfáltica na Rua santa Catarina no KM,60 no Distrito de Americano, em nosso município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/606/edimilson_ribeiro_-_req._no002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/606/edimilson_ribeiro_-_req._no002_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam executado serviços de drenagem limpeza e pavimentação asfáltica na Rua FIRMO ARAUJO no Distrito de Americano, em nosso município.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/608/edimilson_ribeiro_-_req._no003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/608/edimilson_ribeiro_-_req._no003_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizada Permanentemente uma ambulância com motorista, para atenderas necessidade básicas de saúde das comunidades: trindade Apeteua e São João, da cabeceira, tendo como base de atendimento a comunidade da Trindade em nosso Município.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/610/edimilson_ribeiro_-_req._no004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/610/edimilson_ribeiro_-_req._no004_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de climatização na escola municipal João Miguel, no Distrito de Americano, em nosso município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/613/edimilson_ribeiro_-_req._no005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/613/edimilson_ribeiro_-_req._no005_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuados os serviços de terraplenagem e limpeza  de valas  roçagem em toda as extensão que liga o Distrito de Americano e a comunidade de São Francisco do Itá, bem como, as construções das pontes em concretos, os quais dão acesso as referidas comunidades neste município</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/615/edimilson_ribeiro_-_req._no006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/615/edimilson_ribeiro_-_req._no006_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a esta casa de Leis, uma audiência publica com a empresa BRT engenharia e órgão municipais e estaduais envolvidos na obra que irão realiza os trabalho de recuperação com toda a infraestrutura necessária, rodovia PA - 416, bem como, a referida empresa possa apresentar todos os moradores cronograma da obras que será realizada no Distrito de Americano, neste município.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/618/edimilson_ribeiro_-_req._no007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/618/edimilson_ribeiro_-_req._no007_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizem um estudo detalhado das equipes responsável em cada secretaria para implantação ou instalação de um centro de assistência social idoso, no Distrito de  Americano, Neste Município com objetivo de efetiva ações que promovam o envelhecimento ativo, tais como, alimentação saudável , atividades física estimulo da mente e integração social. os serviços ofertado pelo referido centro contribuam para que as pessoas idosas não sofra com a exclusão social nem com as violações de direito que fragilizam sua autonomia.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/621/edimilson_ribeiro_-_req._no008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/621/edimilson_ribeiro_-_req._no008_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizem a completa revitalização da antiga estada de ferro Belém/Bragança, no trecho que liga Santa Izabel do Pará ao Distrito de Americano ( 08 KM ) com os serviços de alagamento da vias limpezas de valas, roçagem, calçadas e meio - fio, terraplenagem e posterior asfaltamento, nesta tão importante via, em nosso município.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/623/edimilson_ribeiro_-_req._no010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/623/edimilson_ribeiro_-_req._no010_-_2018.pdf</t>
   </si>
   <si>
     <t>Que interceda junto ao governo do estado do Pará, que seja enviada ao nosso município a caravana Pro paz, para atender nossos município no Distrito de Americano.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/631/edimilson_ribeiro_-_req._no011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/631/edimilson_ribeiro_-_req._no011_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo detalhado, juntos aos pequenos e grandes produtores de farinha de tapioca de nosso município cujo o objetivo deste estudo e visibilizar recursos financeiros e subsídios que garantem para esses produtores a compras  de matérias - primas de forma direta ou seja, não a aquisição da referida matéria - prima  por meios de atravessadores, que vem ocasionando com isso o encarecimento do produto original da farinha de tapioca, pois não há um preço tabelado por partes desses atravessadores, oque acarreta em um custeio maior para os produtores de farinha de tapioca, nosso Município.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/634/edimilson_ribeiro_-_req._no012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/634/edimilson_ribeiro_-_req._no012_-_2018.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Deputado Estadual, Sr. ELIEL FAUSTINO, Que intercede junto ao Órgãos competentes para a aquisição, através de doação, de (uma)  Ambulância, para o município de Santa Izabel do Pará, cujo o objetivo dessa doação é atende as comunidades de Apeteua, da cabeceira, em nossa cidade, pois com esse beneficio iremos atender inúmeras famílias de nosso município.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/636/edimilson_ribeiro_-_req._no013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/636/edimilson_ribeiro_-_req._no013_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual, Sr. ELIEL FAUSTINO, Que intercede junto ao Órgãos competentes para liberação de recursos para os serviços de pavimentação asfáltica, em toda as extensão da rua Santa Catarina no km 60, no Distrito de Americano, pois com esse beneficio iremos atender inúmeros moradores de nosso querido Distrito de  Americano  o município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/637/edimilson_ribeiro_-_req._no014_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/637/edimilson_ribeiro_-_req._no014_-_2018.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO de TÍTULO DE CIDADÃO IZABELENSE ao senhor Deputado Estadual ELIEL FAUSTINO pelo reconhecimento ao relevantes serviços prestados, em nosso município conforme preceitua a nossa lei orgânica e ainda o regime interno desta casas de Lei.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/639/edimilson_ribeiro_-_req._no017_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/639/edimilson_ribeiro_-_req._no017_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam  procedido os serviços de sinalização das vias publicas de Americano, com sinalizações horizontal e vertical, assim como a instalação de um semáforo no cruzamento central do Distrito de Americano, bem como no cruzamento das vias: FELIPE DE PAULA, RAIMUNDO GAMA E PORFIRIO FERREIRA, todas as vias citadas estão localizada no distrito de Americano.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/644/edimilson_ribeiro_-_req._no018_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/644/edimilson_ribeiro_-_req._no018_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de drenagem, de  limpeza de valas, calçadas, meio fio, terraplanagem e posterior asfaltamento da Rua José Ferreira de Souza, trecho compreendido entre as Ruas Pórfiro Pereira e Araripe, no Distrito de Americano, em nosso município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/648/edimilson_ribeiro_-_req._no019_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/648/edimilson_ribeiro_-_req._no019_-_2018.pdf</t>
   </si>
   <si>
     <t>Que após conclusão da obra na creche irmã Dulce, localizada na Rua  Raimundo Gama, seja transformada em um museu da historia de Distrito de Americano, em nosso Município.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/650/edimilson_ribeiro_-_req._no021_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/650/edimilson_ribeiro_-_req._no021_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede o título de cidadão Izabelense ao Sr. RAFAEL MORAES MATOS pelo reconhecimento de serviços prestados no Município de Santa Izabel do Pará, na área da Agropecuária.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/653/edimilson_ribeiro_-_req._no022_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/653/edimilson_ribeiro_-_req._no022_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE HONRA  AO MÉRITO ao llmo. Sr. OBADIAS GOMES DOS SANTOS, em reconhecimento  por este legislativo Municipal, pelos relevantes serviços prestados a comunidade Izabelense, como fundador do projeto  CIDADÃO DE BEM, no Distrito de Americano.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/656/edimilson_ribeiro_-_req._no023_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/656/edimilson_ribeiro_-_req._no023_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE HONRA  AO MÉRITO ao llmo. Sra. MARIA AUXILIADORA MORAES PANTOJA, pelo em reconhecimento aos serviços prestados, em nosso município obedecendo a nossa Lei orgânica e o regimento interno desta casas de Leis.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>EDIVALDO CORRÊA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/661/edivaldo_correa_lima_-_reque_no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/661/edivaldo_correa_lima_-_reque_no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito Municipal, Dr. EVANDRO BARROS WATANABE, em parcerias com as secretarias municipais de  obras publicas de transportes e serviços públicos na pessoa do secretario, Sr. PEDRO PAULO MAGALHÃES BEZERRA, a continuação dos serviços de asfaltamento das Ruas São Raimundo e das Alamedas: das Acácias e da Paz, bem como, na Travessa Nova República no Bairro São Raimundo, Neste município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/663/edivaldo_correa_lima_-_reque_no_002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/663/edivaldo_correa_lima_-_reque_no_002_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito Municipal, Dr. EVANDRO BARROS WATANABE, em parcerias com as secretarias municipais de  obras publicas de transportes e serviços públicos na pessoa do secretario, Sr. PEDRO PAULO MAGALHÃES BEZERRA, que sejam providenciados dos serviços  de construção de uma praça com toda a infraestrutura necessária no Bairro jardim Miraí, em nosso município.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/664/edivaldo_correa_lima_-_reque_no_003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/664/edivaldo_correa_lima_-_reque_no_003_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito Municipal, Dr. EVANDRO BARROS WATANABE, em parcerias com as secretarias municipais de  obras publicas de transportes e serviços públicos na pessoa do secretario, Sr. PEDRO PAULO MAGALHÃES BEZERRA, que sejam providenciados dos serviços  de construção de uma praça com toda a infraestrutura necessária no Bairro São Raimundo, em nosso município.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/665/edivaldo_correa_lima_-_reque_no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/665/edivaldo_correa_lima_-_reque_no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando o projeto de Lei nº 03/18 Que dispõe sobre a criação do conselho municipal de Habitação e da outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/666/edivaldo_correa_lima_-_reque_no_005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/666/edivaldo_correa_lima_-_reque_no_005_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei nº 05/18 Que estabelece para que o executivo Municipal responda as indicações e ofícios encaminhado pelos vereadores nas forma que  especifica</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/668/edivaldo_correa_lima_-_reque_no_006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/668/edivaldo_correa_lima_-_reque_no_006_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei nº 05/18 Que determina o emplacamento de endereçamento das Ruas,  avenidas, travessas, passagens e alamedas dos bairros e dos Distritos de Americano e Caraparu, em nosso Município, e da outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/676/edivaldo_correa_lima_-_reque_no_007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/676/edivaldo_correa_lima_-_reque_no_007_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando o projeto de Lei nº 06/2018, 28. 02.2018 - EMENDA DE LEI Nº 06/2017 Que altera o dispositivo da Lei orgânica Municipal de Santa Izabel do Pará e do regimento interno da câmara Municipal de Santa Izabel do Pará, em seus artigos 30º e 28º, respectivamente.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/678/edivaldo_correa_lima_-_reque_no_08_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/678/edivaldo_correa_lima_-_reque_no_08_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado federal HÉLIO LEITE seguintes providência:  Emenda Parlamenta para este Município, Com a finalidade da realização da reforma do posto de saúde  ( PSF) do Bairro Jardim Miraí e aquisição de um ( 1 ) aparelho de Raio X.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/679/edivaldo_correa_lima_-_reque_no_09_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/679/edivaldo_correa_lima_-_reque_no_09_-_2018.pdf</t>
   </si>
   <si>
     <t>Que realize os serviços de revitalização do complexo poliesportivo Manoel Pinto da Silva bem como implantação de novos quiosque de vendas de comidas e bebidas que entre outras iguarias em nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/682/edivaldo_correa_lima_-_reque_no_10_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/682/edivaldo_correa_lima_-_reque_no_10_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja visibilizado a instalação com toda a infraestrutura completa e necessária de um Banco e coleta do Hemopa /pá,  em nosso Município, facilitando assim a vida, dos doadores de sangue de nossos Município.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/683/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/683/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do 13º salario e do terço constitucional de férias aos vereadores Município de Santa Izabel e da outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/684/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/684/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/685/edivaldo_correa_lima_-_reque_no_12_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/685/edivaldo_correa_lima_-_reque_no_12_-_2018.pdf</t>
   </si>
   <si>
     <t>apresento o projeto de Lei nº 12/18 autoriza o poder executivo Municipal a fixar e cobrar preço público pela ocupação do espaço de solo em áreas públicas Municipais pelo sistema poste amento de rede de energia elétrica e de iluminação pública, propriedades da concessionária de energia elétrica que os utiliza, e da outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/686/edivaldo_correa_lima_-_reque_no_13_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/686/edivaldo_correa_lima_-_reque_no_13_-_2018.pdf</t>
   </si>
   <si>
     <t>apresento o projeto de Lei nº 15/18,  Que dispõe sobre tornar nulo em seu total teor o projeto da Emenda a lei orgânica do Município nº 01/2006 que altera dispositivo da referida Lei Municipal, voltando assim em sua redação original, que a eleição da mesa diretora da câmara Municipal, Para o segundo biênio, far-se-á no dia 15 de dezembro do 2º ano de cada legislatura de acordo com o artigo 28 5º.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/691/edivaldo_correa_lima_-_reque_no_14_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/691/edivaldo_correa_lima_-_reque_no_14_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando o projeto de Lei nº 16/18, Que dispõe sobre tornar todas as votações abertas, inclusive para Eleição da mesa Diretora desta casa de Leis. este projeto substituirá 0 3º, do art - seção - 02 do funcionamento da câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/699/edivaldo_correa_lima_-_reque_no_15_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/699/edivaldo_correa_lima_-_reque_no_15_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando o projeto de Lei nº 17/18, Que dispõe sobre as concessão de inserção das taxas cartorária de regularização do conselho  escolares das escolas Municipais e Estadual do Município de Santa Izabel do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/709/edivaldo_correa_lima_-_reque_no_16_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/709/edivaldo_correa_lima_-_reque_no_16_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo.  Prefeito Municipal, Dr. Evandro Barros Watanabe em parceria com as secretarias Municipais  de obras públicas e transportes  e serviços público na Pessoa do Secretario, Sr. PEDRO PAULO MAGALHÃES BEZERRA, que sejam realizados os serviços de limpeza de valas roçagem drenagem e posterior terraplanagem da travessa Uxiteua II , em todas as suas extensão no Bairro Novo, nosso Município.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/710/edivaldo_correa_lima_-_reque_no_18_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/710/edivaldo_correa_lima_-_reque_no_18_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja visibilizado a construção de uma academia ao ar livre no condomínio vale do Porangaba, em área institucional e doada ao poder público, onde iremos beneficiar os Moradores da referida área neste município de Santa Izabel do Pará</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/711/edivaldo_correa_lima_-_reque_no_20_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/711/edivaldo_correa_lima_-_reque_no_20_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um Estudo Técnico viabilizar a construção de uma creche educacional no Bairro jardim Mirai, Possibilitando assim, uma qualidade educacional aos nossos cidadãos Izabelense em que o ensino de nossas crianças tenham atenção com qualidade na Educação, neste município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/712/edivaldo_correa_lima_-_reque_no_21_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/712/edivaldo_correa_lima_-_reque_no_21_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresento o projeto de lei 21/18, que regulamenta no município Santa Izabel do Pará, a Lei Federal nº 11. 770/2008, 09.09.2008, que concede 180 ( cento e oitenta dias ) de auxilio Maternidade ao servidores público e da outras  providencias.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/713/edivaldo_correa_lima_-_reque_no_22_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/713/edivaldo_correa_lima_-_reque_no_22_-_2018.pdf</t>
   </si>
   <si>
     <t>Que reajusta o salario dos servidores e vereadores da câmara Municipal  de Santa Izabel do Pará, Que hoje e reajustado pelo índice do IPC, Que a partir de Janeiro de 2019 seja reajustado pelo índice do governo Federal, das outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/718/edivaldo_correa_lima_-_reque_no_23_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/718/edivaldo_correa_lima_-_reque_no_23_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de iluminação pública bem como terraplanagem nas ruas da Invasão do Matadouro , localizada na travessa Uxiteua II no  Bairro Novo, em nosso município.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/719/edivaldo_correa_lima_-_reque_no_24_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/719/edivaldo_correa_lima_-_reque_no_24_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de troca, manutenção e reparo nas iluminarias pública, nas avenidas dos Ipês, localizada, no Porangaba Bairro triangulo em nosso município.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/720/edivaldo_correa_lima_-_reque_no_25_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/720/edivaldo_correa_lima_-_reque_no_25_-_2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Dispõe sobre a instalação nas praças e parques municipais equipamentos especialmente desenvolvido para Lazer e recriação de crianças portadoras de mobilidade e necessidades especiais no Âmbito do Município de Santa Izabel do Pará e da outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/721/edivaldo_correa_lima_-_reque_no_26_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/721/edivaldo_correa_lima_-_reque_no_26_-_2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 29/ 18,  Dispõe sobre a regulamentação para a comercialização, venda e consumo de bebidas alcoólicas( exclusivamente cerveja e Chopp) nos estágios e ginásios esportivos e arena desportivas durante a realização de um evento esportivo no Âmbito do Município de Santa Izabel do Pará e da outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/723/edivaldo_correa_lima_-_reque_no_27_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/723/edivaldo_correa_lima_-_reque_no_27_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. prefeito municipal de Santa Izabel do Pará, Sr. Evandro Barros Watanabe, informações a cerca da possibilidade de envio de projeto de Lei que trate da obrigatoriedade de instalação de bebedouros nas Quadras de esportes públicos, em nosso Município.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/724/edivaldo_correa_lima_-_reque_no_29_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/724/edivaldo_correa_lima_-_reque_no_29_-_2018.pdf</t>
   </si>
   <si>
     <t>Que encaminha a câmara municipal o projeto de Lei, que isenta a cobranças de taxas ou tarifa dos artesões de Santa Izabel do Pará, cobrança essa dentro de nossa cidade quantos a exposição ou vendas nos espaços públicos de nossos Município.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/726/edivaldo_correa_lima_-_reque_no_30_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/726/edivaldo_correa_lima_-_reque_no_30_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal que seja enviado a esta casa de Leis um projeto de Lei que Regulamenta no Município de Santa Izabel do Pará, Lei Federal nº 11.770/2008, que concede 180 ( cento e oitenta  dias ) de auxilio Maternidade aos servidores público municipais, das outras providencias.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/728/edivaldo_correa_lima_-_reque_no_31_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/728/edivaldo_correa_lima_-_reque_no_31_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja homologado os títulos definitivos de terras aos moradores da área conhecida como popularmente, de Jordão, no Bairro São Raimundo, moradores do Bairros Jardim Miraí e da comunidade vitória de Caraparu, neste município.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/731/edivaldo_correa_lima_-_reque_no_32_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/731/edivaldo_correa_lima_-_reque_no_32_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando exmo. Prefeito municipal, Dr. Evandro Barros Watanabe, em parceria com a Secretarias Municipais de administração e finanças, obras publicas e de cultura, a construção de uma academia de saúde ao ar livre com aparelho para ginastica no Bairro do Triângulo, ao lado do posto de saúde  do referido bairro precisamente próximo ao condomínio vale do Porangaba neste município, afim de proporcionar um espaço público, atrativo modernamente equipado para os nossos munícipes .</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/734/edivaldo_correa_lima_-_reque_no_33_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/734/edivaldo_correa_lima_-_reque_no_33_-_2018.pdf</t>
   </si>
   <si>
     <t>Concessão de título de honra ao Mérito ao Sr. ADENOR CARVALHO MONTEIRO, em reconhecimento por este poder legislativos Municipais pelos relevantes serviços prestados a sociedade Izabelense, parlamentar cidadão íntegro que não media esforço para ajudar a população do nosso município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/737/edivaldo_correa_lima_-_reque_no_34_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/737/edivaldo_correa_lima_-_reque_no_34_-_2018.pdf</t>
   </si>
   <si>
     <t>Concessão de título de honra ao Mérito a empresa VALLE PORANGABA EMPREENDIMENTOS IMOBILIARIOS SPE  LTDA, em reconhecimento por este poder legislativos Municipais pelos relevantes serviços prestados a sociedade Izabelense.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/739/edivaldo_correa_lima_-_reque_no_36_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/739/edivaldo_correa_lima_-_reque_no_36_-_2018.pdf</t>
   </si>
   <si>
     <t>Concessão de título de honra ao Mérito a Sr. IVANISE SANTANA FERREIRA DA COSTA , pelo reconhecimento ao serviços prestados, na área da pedagogia e como membro da Associação de pais e amigos excepcionais ( APAE ), em nosso município, obedecendo a nossa Lei orgânica e o regime interno desta casa de Leis.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/742/edivaldo_correa_lima_-_reque_no_37_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/742/edivaldo_correa_lima_-_reque_no_37_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a Igreja COMUNIDADE CATEDRAL DA FAMILIA, em reconhecimento por este poder legislativo municipal pelo relevantes serviços prestados á sociedade Izabelense.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/743/edivaldo_correa_lima_-_reque_no_38_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/743/edivaldo_correa_lima_-_reque_no_38_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Prefeito Municipal, Dr. Evandro Barros Watanabe, parceria com as secretarias municipais de obras públicas e de transportes e serviços  públicos, na pessoa do secretario Sr. PEDRO PAULO MAGALHES BEZERRA, bem como ao departamento de iluminação que sejam realizados os serviços de limpeza, terraplenagem e iluminação pública na Rua José Alves, no Bairro Santa Lúcia II, em nosso Município.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>HENRIQUE DA CUNHA ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/749/henrique_da_cunha__-_req.no001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/749/henrique_da_cunha__-_req.no001_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviços de construção de uma praça com toda a infraestrutura necessária na comunidade de travessão, em nosso município.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Que seja realizado serviços de construção de uma praça com toda a infraestrutura necessária na comunidade de Tacajós, em nosso município.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/754/henrique_da_cunha__-_req.no003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/754/henrique_da_cunha__-_req.no003_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. DEPUTADO ESTADUAL, TIAGO ARAÚJO, para que apresente Emenda parlamentar, destinando recursos financeiro para o município de santa Izabel do Pará, para a aquisição de uma ambulância, onde a mesma fica a disposição da comunidade de vila do Carmo, em nosso Município.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/756/henrique_da_cunha__-_req.no004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/756/henrique_da_cunha__-_req.no004_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a completa manutenção do Ramal que da acesso a comunidade de Tacajós, neste município de Santa Izabel tais como:  aberturas de valas, roçagem e posterior terraplenagem, desta forma possamos melhorar o direito constitucional de ir e vir, de  cada cidadão que necessita transitar pela referida via, neste município.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/759/henrique_da_cunha__-_req.no006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/759/henrique_da_cunha__-_req.no006_-_2018.pdf</t>
   </si>
   <si>
     <t>Que tomem as devidas providências n sentido de realizar um estudo para implantar no município de Santa Izabel do Pará,  o Distrito de Tacajós, que dessa forma possamos melhorar o direito constitucional de cada cidadão pertencente da região de Tacajós e comunidade circo vizinhas com: Jesus de Que luz, Santa Quitéria, Jundiaí, Catumbi, vila Corinthians, Cacoal flexal e jacarequara e vila Dió.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/761/henrique_da_cunha__-_req.no007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/761/henrique_da_cunha__-_req.no007_-_2018.pdf</t>
   </si>
   <si>
     <t>Que devidas providências, sentido de realizar a construção da abertura na Quadra Esportiva no Conjunto Residencial Raimundo Cesar Gaspar, Que dessa forma possamos melhorar o acesso de cada cidadão da referida comunidade a praticar esportiva, município.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/768/henrique_da_cunha__-_req.no009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/768/henrique_da_cunha__-_req.no009_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. DEPUTADO ESTADUAL JUNIO FERRARI, eleito ao cargo de deputado Federal  nas eleições/2018, que viabiliza Emenda parlamentar, para construção de uma praça com toda a infraestrutura, na comunidade de Tacajós, neste município.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/769/henrique_da_cunha__-_req.no010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/769/henrique_da_cunha__-_req.no010_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual, Sr. THIAGO ARAÚJO, afim de apresentar Emeda parlamenta destinando recursos financeiros para o município de Santa Izabel do Pará,  para aquisição de  uma ambulância, onde a mesma ficara a disposição da comunidade vila do Carmo, Neste Município. ( Reiterando o Requerimento nº 03/2018 ).</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>io</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/798/henrique_da_cunha__-_req.no011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/798/henrique_da_cunha__-_req.no011_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Secretario de  desenvolvimento de obras públicas do Estado do Pará (SEDOP), Sr. PEDRO ABÍLIO TORRES DO CARMO, informações histórico parlamenta do Deputado Estadual, THIAGO ARAÚJO, o qual destina recursos para a construções de uma quadra poliesportiva, na Comunidade de Vila do Carmo, neste município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>JOSÉ MARIA FERREIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/800/jose_maria__ferreira_nunes_-_reque_no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/800/jose_maria__ferreira_nunes_-_reque_no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo.  Prefeito municipal, Dr. EVANDRO BARROS WATANABE, em Parceria com a Secretaria Municipal  de Obras públicas, Sr. PEDRO PAULO MAGALHÃES BEZERRA, que seja realizado o serviços de construção de uma praça, com toda a infraestrutura necessária na Comunidade de pupunhateua em nosso município.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/803/jose_maria__ferreira_nunes_-_reque_no_002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/803/jose_maria__ferreira_nunes_-_reque_no_002_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo.  Prefeito municipal, Dr. EVANDRO BARROS WATANABE, em Parceria com a Secretaria Municipal  de Obras públicas, Sr. PEDRO PAULO MAGALHÃES BEZERRA, que seja realizado o serviços de limpeza e terraplanagem da Alameda Dalva, Próximo a Rua Pedro Rodrigues da Cunha, no Bairro São Raimundo Nesta Município.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/809/jose_maria__ferreira_nunes_-_reque_no_003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/809/jose_maria__ferreira_nunes_-_reque_no_003_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando  o projeto de Resolução nº 001/18 que Dispõe sobre a nova redação ao inciso II do Art. 6º ao Art 8º, caput, e seu 1º, do regime interno da câmara Municipal de Santa Izabel do Pará, revogando as disposições ao contrário.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/810/jose_maria__ferreira_nunes_-_reque_no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/810/jose_maria__ferreira_nunes_-_reque_no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja efetuados os serviços de recuperação,  limpeza de valas roçagem e terraplenagem, em toda as extensão do Ramal Santa Joana I,II,III popularmente como Ramal do Clóvis, bem como, este beneficio se estenda até o ramal dos QUITINOS, na comunidade da Areia Branca, em nosso Município.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/811/jose_maria__ferreira_nunes_-_reque_no_005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/811/jose_maria__ferreira_nunes_-_reque_no_005_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado os serviços completo de recuperação em toda a extensão do ramal da comunidade do ramal do cupuaçu, bem como, os serviços de limpeza de valas roçagem e posterior, terraplenagem, haja vista, que o citado ramal que liga a rodovia BR- 316 até a referida comunidade, em nosso município.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/812/jose_maria__ferreira_nunes_-_reque_no_006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/812/jose_maria__ferreira_nunes_-_reque_no_006_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de asfaltamento em toda a frente do CEAD ( Centro de evento da Assembleia de Deus ) na PA 140, Bairro Santa Lúcia I, em nosso município.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/813/jose_maria__ferreira_nunes_-_reque_no_008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/813/jose_maria__ferreira_nunes_-_reque_no_008_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de abertura de valas, roçagem, limpeza e terraplenagem no ramal de acesso a Comunidade de Vila Nova na localidade de Areia Branca, em nosso Município.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/814/jose_maria__ferreira_nunes_-_reque_no_009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/814/jose_maria__ferreira_nunes_-_reque_no_009_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja Colocada uma nova tubulação, em caráter urgência, no ramal da Vila Sorriso, na comunidade de Areia Branca, sendo que a antiga tubulação foi danificada totalmente pelas forte chuvas deixando os moradores isolados sem poder trafegar no referido ramal, neste município.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/818/jose_maria__ferreira_nunes_-_reque_no_010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/818/jose_maria__ferreira_nunes_-_reque_no_010_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede Título de cidadão Izabelense ao IImo. Sr. Raimundo Augusto Damasceno Souza, Delegado de policia civil e Direto da 17ª ( ZEPOL ) de Santa Izabel do Pará, pelos relevantes serviços prestados á sociedade Izabelense.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/819/jose_maria__ferreira_nunes_-_reque_no_011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/819/jose_maria__ferreira_nunes_-_reque_no_011_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede Título de cidadão Izabelense ao IImo. Sr.  ANTONIO EDIVALDO CORDEIRO DA SILVA, Pastor superintendente da Igreja do Evangelho Quadrangular em reconhecimento, por este Legislativo Municipal pelos relevantes serviços prestados á sociedade Izabelense.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/820/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/820/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede Título de cidadão Izabelense ao IImo. Sr. BENEDITO ALVES NASCIMENTO, em reconhecimento, pelos relevantes serviços prestados á sociedade Izabelense.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/821/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/821/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concebe o titulo de cidadão Izabelense IImo. Sr. BENEDITO ALVES DO NASCIMENTO, em reconhecimento, pelos  relevantes serviços prestados á sociedade Izabelense.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/823/jose_maria__ferreira_nunes_-_reque_no_013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/823/jose_maria__ferreira_nunes_-_reque_no_013_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concebe o titulo de Honra ao Mérito IImo. Sr. RONEI DOS SANTOS CORREIA , em reconhecimento, pelos  relevantes serviços prestados á sociedade Izabelense Como Agriculto no Ramo da Hortaliça.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/824/jose_maria__ferreira_nunes_-_reque_no_014_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/824/jose_maria__ferreira_nunes_-_reque_no_014_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizado os serviços de limpeza de valas, roçagem e posterior terraplanagem, como também, Manutenção e reparo de iluminação pública, no ramal que dá a acesso as comunidades de Maruim e Pupunhateua, neste município, dessa formas, possamos melhora o direito constitucional de ir de vir, de cada cidadão que necessita pela referida via, neste município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/826/jose_maria__ferreira_nunes_-_reque_no_015_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/826/jose_maria__ferreira_nunes_-_reque_no_015_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizado os serviços de limpeza de valas, roçagem e posterior terraplanagem, como também, Manutenção e reparo de iluminação pública, no ramal que dá a acesso as comunidades de Humaniteua e Vila do Sena, neste município, dessa formas, possamos melhora o direito constitucional de ir de vir, de cada cidadão que necessita pela referida via, neste município.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/829/jose_maria__ferreira_nunes_-_reque_no_016_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/829/jose_maria__ferreira_nunes_-_reque_no_016_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviços de asfaltamento em toda a extensão da Rua Manoel Alves Barbosa no Bairro Nobre , neste município possibilitando assim uma melhor trafegabilidade no direito de ir e vim transeuntes dos moradores da Rua citada de nossa cidade.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/831/jose_maria__ferreira_nunes_-_reque_no_017_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/831/jose_maria__ferreira_nunes_-_reque_no_017_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuado os completos serviços de recuperação em extensão do Ramal da comunidade do cupuaçu como, limpeza de valas e roçagem e posterior terraplanagem haja vista que o citado ramal liga a rodovia BR - 316 Ate a referida comunidade em nosso Município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/833/jose_maria__ferreira_nunes_-_reque_no_018_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/833/jose_maria__ferreira_nunes_-_reque_no_018_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza de valas, roçagem meio fio, calçadas terraplanagem e asfaltamento da Rua Padre João Mendes no Bairro Santa Rita de Cassia, em nosso Município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/835/jose_maria__ferreira_nunes_-_reque_no_019_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/835/jose_maria__ferreira_nunes_-_reque_no_019_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede o título de cidadão Izabelense ao Sr. MOISÉS CORREIA DE CASTRO, pelo reconhecimento de serviços prestados em nosso município, na área da Educação e Empresarial, obedecendo a nossa Lei orgânica e o regime interno da nossa casa de Leis.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>JUCELITO MATOS CAMPOS</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de pavimentação asfáltica, no prolongamento da Rua Barão do Rio Branco, Rua Mata Barcelar em diante, localizada no Bairro centro de nossa cidade, onde também fica localizado o Cartório Eleitoral, haja vista, que a  citada Rua se encontra intrafegável, impossibilitando o ir e vim dos pedestres, ciclista e motoristas que utilizam a  referida via publica para suas atividades diárias.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/841/jucelito_matos_campos_-_req._no002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/841/jucelito_matos_campos_-_req._no002_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de pavimentação asfáltica, em toda a Extensão da Rua Igarapé -Açu, no Bairro Santa Lúcia I, neste município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/846/jucelito_matos_campos_-_req._no003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/846/jucelito_matos_campos_-_req._no003_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma praça na área destinada ao poder público municipal, no conjunto residencial castanheira II, Na Rua Igarapé- Açu, no Bairro Santa Lucia I, em nossa cidade. haja vista, com esse beneficio atenderemos os anseios de nossa comunidade proporcionando um espaço adequando para o lazer e diversão das famílias que residem no referido bairro.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/849/jucelito_matos_campos_-_req._no004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/849/jucelito_matos_campos_-_req._no004_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de terraplanagem e posterior  asfaltamento,  na travessa Aratanha conhecida popularmente como Rua dos Maia no Bairro Aratanha, em nosso Município, beneficiando desta maneira, os moradores do referido local, assim como, os pedestres e transeuntes das comunidades que utilizam desta importante via de nossa cidade.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/853/jucelito_matos_campos_-_req._no005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/853/jucelito_matos_campos_-_req._no005_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja efetuados os serviços de reforma e revitalização do cais de arrimo, no Distrito de Caraparu, em nosso município, onde esta estrutura pública e um dos principais pontos turísticos da referida comunidade proporcionado assim, mais conforto e bem-estar aos Moradores e visitante do local.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/855/jucelito_matos_campos_-_req._no006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/855/jucelito_matos_campos_-_req._no006_-_2018.pdf</t>
   </si>
   <si>
     <t>Que disponibilizem um equipe de Estudo para levantamento da área de preservação Ambiental e geográfica do Rio Caraparu, neste Município.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/857/jucelito_matos_campos_-_req._no007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/857/jucelito_matos_campos_-_req._no007_-_2018.pdf</t>
   </si>
   <si>
     <t>Que  sejam procedidos os serviços de terraplanagem e posterior asfaltamento na Rua conhecida popularmente como Rua dos Maia no bairro da Aratanha, em nosso Município Beneficiando assim aos Moradores da referida área._x000D_
 (Reiterando o requerimento nº 04/18 de 28/02/2018)</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/859/jucelito_matos_campos_-_req._no008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/859/jucelito_matos_campos_-_req._no008_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam procedidos os serviços de pavimentação asfáltica no prolongamento da Rua Barrão do Rio Branco no Centro de nossa cidade, onde fica localizado o Cartório Eleitoral de nosso Município,_x000D_
 (Reiterando o Requerimento 01/2018 de 15/01/2018)</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/860/jucelito_matos_campos_-_req._no009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/860/jucelito_matos_campos_-_req._no009_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação da Delegacia Especializada da Mulher em nosso Município, já que as Mulheres de Santa Izabel e de outros Municípios vizinho tem que se deslocar até o Município de Castanhal para buscar um atendimento.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/864/jucelito_matos_campos_-_req._no010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/864/jucelito_matos_campos_-_req._no010_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o título de HONRA AO MERÍTO a Sra. ALCINA FIGUEIREDO GOMES DE LIMA, reconhecimento de poder legislativo Municipal, relevantes serviços prestados no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/865/jucelito_matos_campos_-_req._no011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/865/jucelito_matos_campos_-_req._no011_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o título de HONRA AO MERÍTO a Sra. GECILDO JOSÉ SARAIVA DA SILVA, reconhecimento de poder legislativo Municipal, relevantes serviços prestados no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/867/jucelito_matos_campos_-_req._no012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/867/jucelito_matos_campos_-_req._no012_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o título de HONRA AO MERÍTO a Sr. EDILSON COELHO DE SOUZA, reconhecimento de poder legislativo Municipal, relevantes serviços prestados a sociedade Izabelense.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/871/jucelito_matos_campos_-_req._no013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/871/jucelito_matos_campos_-_req._no013_-_2018.pdf</t>
   </si>
   <si>
     <t>Que conceder o título de HONRA ao MÉRITO a EQUIPE DE VOLUTÁRIOS ''ANJOS DA ALEGRIA'', pelo reconhecimento aos serviços prestados, na área filantrópica, em nosso município, obedecendo a nossa Lei Orgânica e o Regimento interno desta casas de Leis.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>LUIZ MATIAS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/873/luiz_matias_-_reque_no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/873/luiz_matias_-_reque_no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Que concede o título de Honra ao Mérito a Sra. ANTÔNIA EDNA NOGUEIRA DE OLIVEIRA, em reconhecimento pelo poder legislativo Municipal aos relevantes serviços prestados a comunidade Izabelense.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/876/manoel_felix_cruz_da_silva_-_reque_no_007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/876/manoel_felix_cruz_da_silva_-_reque_no_007_-_2018.pdf</t>
   </si>
   <si>
     <t>solicitando completos serviços pavimentação asfáltica na passagem conhecida  popularmente como Beco do Piquiá, localizado no Bairro Jurunas em nosso Município.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>MANOEL FÉLIX CRUZ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/877/manoel_felix_cruz_da_silva_-_reque_no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/877/manoel_felix_cruz_da_silva_-_reque_no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja executado os serviços de conclusão da pavimentação asfáltica na entrada vacinal que dá acesso ao Distrito de Caraparu, em nosso Município.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/879/manoel_felix_cruz_da_silva_-_reque_no_002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/879/manoel_felix_cruz_da_silva_-_reque_no_002_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um poço artesiano, com toda a estrutura necessária e padronizada para a comunidade de vitória de Caraparu, onde beneficiaremos cerca de 150 famílias, em nosso município, sedo que a referida matéria, foi aprovada nesta casa de Leis, através do requerimento 01/2017 de 17/02/2017</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/882/manoel_felix_cruz_da_silva_-_reque_no_003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/882/manoel_felix_cruz_da_silva_-_reque_no_003_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito um estudo detalhado com prolongamento de rede de distribuição de água no período de 24 horas, no Distrito de Caraparu, Neste Município.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/883/manoel_felix_cruz_da_silva_-_reque_no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/883/manoel_felix_cruz_da_silva_-_reque_no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a liberação de condução ( ônibus ) para transportar os estudante de nossos município, que estão cursado Nível superior nas universidade de Castanhal como: UNOPAR, Estácio, UNIPE, e outras sendo p trajetos de segunda a sexta- feira de Santa Izabel/ Castanhal e vice - versa, no período no turno,  pois não há como estes estudantes voltarem, devido o horário da saída dos mesmos ser ás 23h.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/884/manoel_felix_cruz_da_silva_-_reque_no_005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/884/manoel_felix_cruz_da_silva_-_reque_no_005_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a liberação de um veiculo ( Caminhão ) para transportar os produtos Agrícolas produzido  nas comunidades do baixo Caraparu, como: Feijoal, Meruim, pupunhateua, Humaniteua, Vila do Sena, Maravilha, Centrinho e Santa Maria da Maravilha, Sendo o trajeto para a nossa Feira do produtor Rural, na sede deste Município.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/885/manoel_felix_cruz_da_silva_-_reque_no_008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/885/manoel_felix_cruz_da_silva_-_reque_no_008_-_2018.pdf</t>
   </si>
   <si>
     <t>apresentando o projeto de  nº 08/18, Que instituto o Diário oficial eletrônico do legislativo municipal de Santa Izabel do Pará -e- DOLM, e da outras providências.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/890/manoel_felix_cruz_da_silva_-_reque_no_009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/890/manoel_felix_cruz_da_silva_-_reque_no_009_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal, Departamento de transito Municipal,  BPM e Detran-Pá, onde a missão do gestor e contribuir com o combustível a VTR da PM, os Agentes fiscalizarão os atos de infração de transito, PM faz segurança do local e dos agentes de transito e caso depare com o ato criminal conduzira ate a 17º seccional para apresentação para autoridade policial no Município para providência cabíveis  e o Detran em caso de retenção de veículos, recebera os mesmo para que seja dado comprimento nas irregularidades dos veiculos.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/891/manoel_felix_cruz_da_silva_-_reque_no_010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/891/manoel_felix_cruz_da_silva_-_reque_no_010_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal,  Recursos para viabilizar um estudo Técnico para a construção de um terminal rodoviário no município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/896/manoel_felix_cruz_da_silva_-_reque_no_012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/896/manoel_felix_cruz_da_silva_-_reque_no_012_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito  a construção de um ginásio poliesportivo coberto com toda a infraestrutura necessárias para atendermos os anseios dos Moradores do Distrito de Caraparu, Como também da Comunidades do Baixo Caraparu, proporcionando assim uma área de lazer digna a todos os nossos Munícipes que precisam pratica esportes em qual que que seja a modalidades em nosso Município.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/897/manoel_felix_cruz_da_silva_-_reque_no_013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/897/manoel_felix_cruz_da_silva_-_reque_no_013_-_2018.pdf</t>
   </si>
   <si>
     <t>Outorgando o Título de Honra ao Mérito, a Sra. Lucilena  de Oliveira Ferreira, como reconhecimento deste poder legislativo, pelo relevante serviços prestados contribuindo na área da educação, no Município de Santa Izabel do Pará</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/898/manoel_felix_cruz_da_silva_-_reque_no_014_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/898/manoel_felix_cruz_da_silva_-_reque_no_014_-_2018.pdf</t>
   </si>
   <si>
     <t>Outorgando o Título de Honra ao Mérito, a Sr. José Santino  Ferreira Faro, como reconhecimento deste poder legislativo, pelo relevante serviços prestados em nosso Município obedecendo a nossa Lei Orgânica e o Regimento interno de nossa casa de Leis.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/899/manoel_felix_cruz_da_silva_-_reque_no_015_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/899/manoel_felix_cruz_da_silva_-_reque_no_015_-_2018.pdf</t>
   </si>
   <si>
     <t>Outorgando o Título de Honra ao Mérito, a Sr. ALEX DENILSON DOS SANTOS FARO, como reconhecimento deste poder legislativo, pelo relevante serviços prestados em nosso Município obedecendo a nossa Lei Orgânica e o Regimento interno de nossa casa de Leis.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/900/manoel_felix_cruz_da_silva_-_reque_no_016_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/900/manoel_felix_cruz_da_silva_-_reque_no_016_-_2018.pdf</t>
   </si>
   <si>
     <t>Outorgando o Título de Honra ao Mérito, a Sr. DENILSON LUZ ROSA DOS SANTOS , como reconhecimento deste poder legislativo, pelo relevante serviços prestados em nosso Município obedecendo a nossa Lei Orgânica e o Regimento interno de nossa casa de Leis.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/901/manoel_felix_cruz_da_silva_-_reque_no_017_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/901/manoel_felix_cruz_da_silva_-_reque_no_017_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando aloca recursos financeiros necessários para realização do Réveillon no Distrito de Caraparu no Orçamento anual de Nosso Município, de acordo com o ART. Da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>MARCO ANTONIO FURTADO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/902/marco_antonio_furtado_teixeira_-_reque_no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/902/marco_antonio_furtado_teixeira_-_reque_no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado os serviços de Drenagem, Limpeza e asfaltamento da Rua Gama, até o Limite do pontilhão, no Distrito de americano, neste Município.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/903/marco_antonio_furtado_teixeira_-_reque_no_002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/903/marco_antonio_furtado_teixeira_-_reque_no_002_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado os serviços de Drenagem, Limpeza e asfaltamento da Rua principal do loteamento (invasão). da comunidade São Luiz, próximo ao ponto da Qualhada,  na BR-13,no Distrito de americano, neste Município.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/904/marco_antonio_furtado_teixeira_-_reque_no_003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/904/marco_antonio_furtado_teixeira_-_reque_no_003_-_2018.pdf</t>
   </si>
   <si>
     <t>APRENTADO O PROJETO DE LEI 01/2018, Que solicita a regulamentação da Lei da Ficha Limpa, no Município de Santa Izabel do Pará, referentes  a cidadãos que ocupam cargos públicos, em nosso Município.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/905/marco_antonio_furtado_teixeira_-_reque_no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/905/marco_antonio_furtado_teixeira_-_reque_no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a Aquisição de equipamento necessário para a saúde de nossa população no posto de Saúde da nossa  família (PSF), na comunidade de Ferreira Pena, no Distrito de Americano em nosso Município.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/907/marco_antonio_furtado_teixeira_-_reque_no_005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/907/marco_antonio_furtado_teixeira_-_reque_no_005_-_2018.pdf</t>
   </si>
   <si>
     <t>Aquisição de de uma ambulância no período de 24 horas, atendendo a comunidade de Areia Branca em nosso Município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/909/marco_antonio_furtado_teixeira_-_reque_no_006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/909/marco_antonio_furtado_teixeira_-_reque_no_006_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito de Município que execute os serviços necessário de limpeza e valas roçagem, calçadas e meio - fio, bem como, pavimentação asfáltica, em toda a extensão da Rua José Queiros de Miranda, localizada no bairro Nova Divineia, em nosso Município.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/910/marco_antonio_furtado_teixeira_-_reque_no_007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/910/marco_antonio_furtado_teixeira_-_reque_no_007_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando  de limpeza e valas roçagem,  e posterior terraplanagem, em toda a extensão d Ramal YUTI, na Comunidade de Areia Branca, em nosso Município.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/911/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/911/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando  de limpeza e valas roçagem,  e posterior terraplanagem, em toda a extensão do Ramal Vila Sorriso, na Comunidade de Areia Branca, em nosso Município.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/913/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/913/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a implantação ou regularização da cédula de identidade funcional do Guarda Civil Municipal de Santa Izabel do Pará/ Pará e da outras providências.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/921/marco_antonio_furtado_teixeira_-_reque_no_009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/921/marco_antonio_furtado_teixeira_-_reque_no_009_-_2018.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre implantação ou a regularização da cédula de identidade funcional da guarda civil municipal de Santa Izabel do Pará/para e das outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/923/marco_antonio_furtado_teixeira_-_reque_no_010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/923/marco_antonio_furtado_teixeira_-_reque_no_010_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma lombada juntamente com uma faixa de segurança, em caráter emergencial em frente a escola estadual de ensino médio Prof. MARIETA EMMI, uma vez que tem sido comum acidentes envolvendo aluno da referida escola em nosso Município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/926/marco_antonio_furtado_teixeira_-_reque_no_012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/926/marco_antonio_furtado_teixeira_-_reque_no_012_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados os serviços completos de pavimentação asfáltica na Ruas José Gabriel João Lopes ambas localizado no Distrito de Americano, pois com este atendimento, pois iremos beneficiar a inúmeros moradores de nosso Distrito, além de melhorar a qualidade de vida de cada morador da referida área acima citada em nosso município.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/927/marco_antonio_furtado_teixeira_-_reque_no_013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/927/marco_antonio_furtado_teixeira_-_reque_no_013_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados os serviços  recuperação, tais como calçamento meio- fio, drenagem e asfaltamento das Ruas Acrízio Aranha e Joaquim Silva, no Bairro Nova Divineia, neste Município.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/929/marco_antonio_furtado_teixeira_-_reque_no_014_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/929/marco_antonio_furtado_teixeira_-_reque_no_014_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado os serviços de calçamento: meio - fio drenagem, limpeza de valas e posterior asfaltamento da Rua Raimundo Gama, no Distrito de Americano neste Município.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/932/marco_antonio_furtado_teixeira_-_reque_no_015_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/932/marco_antonio_furtado_teixeira_-_reque_no_015_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado os serviços de conclusão das colocações das tampas dos bueiros da Travessa Uxiteua I como também da Rua São Raimundo no Bairro São Raimundo, pois foram realizados os serviços de limpeza de valas e das ruas onde os bueiros estavam, em sua maioria quebrada, foram retirada as tampas dos bueiros e ate a presente datas não foi recolocadas o que vem ocasionando com isso, vários acidentes aos moradores da referida área, principalmente aos idosos e crianças que trafegam na citada via.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/933/marco_antonio_furtado_teixeira_-_reque_no_016_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/933/marco_antonio_furtado_teixeira_-_reque_no_016_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza de valas, e roçagem, limpeza das Ruas como também  a manutenção e trocas de iluminarias pública, na comunidades Quatro Bocas, pois será realizada  a festividade do referido local, na comunidade, esta localizado na comunidade da Ferreira Pena, no Distrito de Americano, em nosso Município.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/934/marco_antonio_furtado_teixeira_-_reque_no_017_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/934/marco_antonio_furtado_teixeira_-_reque_no_017_-_2018.pdf</t>
   </si>
   <si>
     <t>Outorgando o TÍTULO DE HONRA AO MÉRITO ao Sr. José Sebastião Pereira do Nascimento, como reconhecimento deste poder legislativo , pelos relevantes serviços prestados contribuindo na área da segurança, no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/935/marco_antonio_furtado_teixeira_-_reque_no_018-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/935/marco_antonio_furtado_teixeira_-_reque_no_018-_2018.pdf</t>
   </si>
   <si>
     <t>Outorgando o titulo de cidadão Izabelense , Sr. ANTONIO AMARAL JUNIOR, como reconhecimento deste poder legislativo pelos, relevante serviços prestado contribuindo, na área da saúde no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/936/marco_antonio_furtado_teixeira_-_reque_no_019_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/936/marco_antonio_furtado_teixeira_-_reque_no_019_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a reforma completa em toda a infraestrutura da escola municipal de ensino infantil e fundamental  São Luiz, escola esta localizada na  colônia no Distrito de Americano, pois os alunos e profissionais da educação estão estudando e trabalhando de maneira precária na referida escola no nosso município.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/937/marco_antonio_furtado_teixeira_-_reque_no_020_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/937/marco_antonio_furtado_teixeira_-_reque_no_020_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a construção com toda a infraestrutura necessária de uma escola Municipal na comunidade de Macapazinho, em nosso Município, e com este município e com este benefício iremos minimizar a problemática de uma escola própria na comunidade.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/938/marco_antonio_furtado_teixeira_-_reque_no_021_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/938/marco_antonio_furtado_teixeira_-_reque_no_021_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. DIEMISON DUARTE AMORIM, pelo reconhecimento do poder legislativo Municipal pelos relevantes serviços prestados no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>MARINALDO GALDINO SOARES</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/940/marinaldo_galdino_-_req._no001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/940/marinaldo_galdino_-_req._no001_-_2018.pdf</t>
   </si>
   <si>
     <t>que seja realizado os serviços de revitalização e reconstrução asfáltica, na Rua Uxiteua II, na entrada do Bairro Novo, bem como , os serviços de drenagem e instalação de tubos citado nas Rua, em Caráter de urgência, neste Município.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/943/marinaldo_galdino_-_req._no002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/943/marinaldo_galdino_-_req._no002_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de asfaltamento, com toda a infraestrutura necessária na Rua Antônio Francisco de Sousa, no Bairro Novo em nosso Município.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/944/marinaldo_galdino_-_req._no003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/944/marinaldo_galdino_-_req._no003_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo, Prefeito Municipal, Dr. Evandro Barros Watanabe, em parceria com a IIma. Secretaria municipal de Administração e Finanças, Sr. Claudiane Yukare Watanabe Sasaka, e ao IImo. Secretário municipal de Saúde, Sr. Melquesedeque Alves Filho, para que seja encaminhado á Câmara Municipal, Informação quanto ao andamento dos serviços e reativação da unidade de pronto atendimento ( UPA ), Neste Município .</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/945/marinaldo_galdino_-_req._no005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/945/marinaldo_galdino_-_req._no005_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando informações quanto a previsão de aquisição de uma área de terra para a construção de um cemitério público Municipal, Considerando o atual  estado de calamidade do cemitério público, Nossa Senhora das Dores, de nosso Município.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/947/marinaldo_galdino_-_req._no006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/947/marinaldo_galdino_-_req._no006_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a mesa diretora da Câmara Municipal de Santa Izabel do Pará, a promulgação em Leis dos Seguintes Projetos de Lei nºs: 38,39,40 e 41/2017, Todos de minha autoria, os quais já passaram por todos os trâmites legais desta casa de Leis e do executivo, até o momento não obtive resposta.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/948/marinaldo_galdino_-_req._no008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/948/marinaldo_galdino_-_req._no008_-_2018.pdf</t>
   </si>
   <si>
     <t>concede o TÍTULO de CIDADÃO IZABELENSE ao senhor AUGUSTO CESAR PANTOJA DE FREITAS pelo reconhecimento a relevante serviços prestados em nosso município conforme preceitua a nossa casa de Lei orgânica e ainda o regime interno da desta casa de Leis.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/949/marinaldo_galdino_-_req._no009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/949/marinaldo_galdino_-_req._no009_-_2018.pdf</t>
   </si>
   <si>
     <t>concede o TÍTULO de HONRA AO MÉRITO a senhora CRISTINA CELENA BORGES DAMASCENO pelo reconhecimento a relevante serviços prestados em nosso município conforme preceitua a nossa casa de Lei orgânica e ainda o regime interno da desta casa de Leis.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/950/marinaldo_galdino_-_req._no010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/950/marinaldo_galdino_-_req._no010_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam efetuado os serviços  de limpeza, abertura de valas, terraplenagem, toda a extensão do ramal Gerson Brito, na comunidade de Areia Branca, bem como, manutenção de 13 pontos de iluminação publica da referida comunidade, deste município, conforme a solicitação dos moradores (abaixo - assinado), em anexo.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/951/marinaldo_galdino_-_req._no011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/951/marinaldo_galdino_-_req._no011_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito o término da construção do muro da unidade básica de saúde ( UBS ), como também a reforma completa da referida unidade de saúde do Bairro Jardim Miraí, neste município; considerando os constantes assalto ocorrido naquela unidade; considerando ainda, que o muro e a reforma acima citada são de suma importância para preveni roubos, furtos e assaltos.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>RAIMUNDO BARBOSA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/953/raimundo_barbosa_lima_-_reque_no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/953/raimundo_barbosa_lima_-_reque_no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e ampliação da unidade de saúde da família ( USF ) da comunidade de Santa Quitéria, em nosso Município.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/954/raimundo_barbosa_lima_-_reque_no_002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/954/raimundo_barbosa_lima_-_reque_no_002_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma praça  com toda a infraestrutura na comunidade de Santa Quitéria proporcionando assim, uma área de lazer aos moradores da referida comunidade em nosso Município.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/956/raimundo_barbosa_lima_-_oficio_no_068_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/956/raimundo_barbosa_lima_-_oficio_no_068_-_2018.pdf</t>
   </si>
   <si>
     <t>O Poder legislativo de Santa Izabel do Pará, em sessão ordinária do da 27 de fevereiro de 2018, aprovou o requerimento nºs 02/2018, de minha iniciativa.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/957/raimundo_barbosa_lima_-_reque_no_003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/957/raimundo_barbosa_lima_-_reque_no_003_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao mesmo que interceda junto a secretaria Estadual de transportes público ( SETRAN - PÁ ), para que seja realizada a completa terraplanagem e posterior asfaltamento, em toda a extensão da Rodovia PÁ - 414, conhecida popularmente como Ramal do Tacajós em nosso Município.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/958/raimundo_barbosa_lima_-_reque_no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/958/raimundo_barbosa_lima_-_reque_no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito serviços de  limpeza, roçagem e posteriormente, a completa reforma da escola Municipal de ensino fundamental Agrícola Mauricio Machado Localizado na PA - 140, KM15. na comunidade de conceição do Itá, neste município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/959/raimundo_barbosa_lima_-_reque_no_005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/959/raimundo_barbosa_lima_-_reque_no_005_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que tome as devidas providências, no sentido de realizar os serviços de aterramento e posterior terraplanagem, nos ramais  das seguintes comunidade: Rocinha, Jacarequara, Jesus de Queluz, Formiguinha e 05 Pontas Localizadas na Zona Rural de nosso Município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/960/raimundo_barbosa_lima_-_reque_no_006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/960/raimundo_barbosa_lima_-_reque_no_006_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que tome as devidas providências, no sentido de realizar a climatização do posto de saúde da família ( PSF ) na comunidade de Tacajós  onde iremos beneficiar  inúmeros usuários, que necessitam dos serviços de saúde do referido posto.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/962/raimundo_barbosa_lima_-_reque_no_008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/962/raimundo_barbosa_lima_-_reque_no_008_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando que realize os serviços de limpeza de valas , drenagem, calçadas, meio -fio, terraplanagem e posterior asfaltamento na Rua da paz , no Bairro Jardim Florestal em nosso Município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/966/raimundo_barbosa_lima_-_reque_no_009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/966/raimundo_barbosa_lima_-_reque_no_009_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresenta o projeto de Lei nº 22/2018 - Regulamenta e reconhece no âmbito do município de Santa Izabel do Pará, a comunidade Quilombola de jacarequara, como pertencente ao Município de Santa Izabel do Pará e das outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/976/raimundo_barbosa_lima_-_reque_no_13_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/976/raimundo_barbosa_lima_-_reque_no_13_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito os serviços completos e reformas da escola municipal de ensino infantil e fundamental Santo Antônio, na comunidade, de Foz de Jundiaí, as Margens do Rio Guamá.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/982/raimundo_barbosa_lima_-_reque_no_14_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/982/raimundo_barbosa_lima_-_reque_no_14_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam providenciados os serviços de abertura de um ramal para da acesso á comunidade de Foz do Jundiaí, em nosso Município.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/989/raimundo_barbosa_lima_-_reque_no_15_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/989/raimundo_barbosa_lima_-_reque_no_15_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando a essa casa de Leis um projeto de Lei, cujo assunto e que:  Dispõe um estudo detalhado onde tenha politica publica voltada especialmente para educação no campo, de uma geral e participativa ao homem do campo, valorizando cada vez mais os agricultores, em nosso Município e da outras providencias.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/998/raimundo_barbosa_lima_-_reque_no_16_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/998/raimundo_barbosa_lima_-_reque_no_16_-_2018.pdf</t>
   </si>
   <si>
     <t>Concessão de TÍTULO DE HONRA AO MÉRITO Sra. ANGELA MARIA DE FARO DE SOUSA, em reconhecimento por este poder legislativo pelo  relevante serviços prestados a comunidade Izabelense na área educacional, professora á 28 anos em nosso município, concursada e atualmente Diretora da Escola municipal de ensino infantil e fundamental de Tacajós em nosso  município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>RICARDO LUIZ AMARAL SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1005/ricardo_luiz_amaral_-_req._no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1005/ricardo_luiz_amaral_-_req._no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciados os serviços de drenagem, limpeza calçamento e meio- fio, nas Rua Edison Abreu e Bela Vista, sentido BR-316, no Bairro Novo Horizonte, em nosso município.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1007/ricardo_luiz_amaral_-_req._no_002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1007/ricardo_luiz_amaral_-_req._no_002_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando uma audiência pública, no plenário  desta casa de Leis, com objetivo de trata assunto referente a regularização fundiária urbana do município de Santa Izabel do Pará. Na oportunidade, iremos convidar nossa sociedade em geral, Prefeito municipal Cartório Teixeira deste município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1008/ricardo_luiz_amaral_-_req._no_003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1008/ricardo_luiz_amaral_-_req._no_003_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de recuperação asfáltica, na Rua Antônio pontes, bem como o serviços de asfaltamento da Travessa Jackcilândia, no Bairro Jardim Miraí em nosso Município.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1009/ricardo_luiz_amaral_-_req._no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1009/ricardo_luiz_amaral_-_req._no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados os serviços de drenagem meio-fio e posterior asfaltamento, nas Ruas: Gilberto Aries, Valentim José e Ferreira e Dr. Lauro Sodré, no Bairro Nova Divineia, em nosso município.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1010/ricardo_luiz_amaral_-_req._no_005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1010/ricardo_luiz_amaral_-_req._no_005_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado os serviços de pavimentação asfáltica drenagem e calçada meio-fio e posterior sinalização das Ruas: João Paulo II Gil de Souza Brito e Trav. Sampaio todas do Bairro Triângulo nesse Município.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1011/ricardo_luiz_amaral_-_req._no_006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1011/ricardo_luiz_amaral_-_req._no_006_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal junto a secretaria de obras e de transportes os serviços de pavimentação asfáltica, na Avenida Valentim José Ferreira, precisamente em TER AV. Mata Barcelar e PE. Marcos Schawalder, do Bairro Divineia neste município.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1012/ricardo_luiz_amaral_-_req._no_007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1012/ricardo_luiz_amaral_-_req._no_007_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal junto a secretaria de obras e de transportes os serviços de pavimentação asfáltica, drenagem, calçada, meio - fio e posterior sinalização das Ruas: Francisco Oliveira ( limite AV. da  República ), e D. Pedro I, Rua João Paulo( Bairro Triângulo) neste município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1013/ricardo_luiz_amaral_-_req._no_008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1013/ricardo_luiz_amaral_-_req._no_008_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao executivo municipal junto a secretaria de obras e de Educação providencias no sentido de: construção de uma creche com toda a infraestrutura necessária para o Bairro Novo Horizonte,  Neste Município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1014/ricardo_luiz_amaral_-_req._no_009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1014/ricardo_luiz_amaral_-_req._no_009_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de ampliação da rede de abastecimento de água da rua Uxiteua II, A qual tem seu termino no limite da Rua Príncipe da Paz e que este atendimento  possa se estender até as Ruas: São Domingos, Padre Macieira e São José, no Bairro Novo, em nosso município.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1017/ricardo_luiz_amaral_-_req._no_010_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1017/ricardo_luiz_amaral_-_req._no_010_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de pavimentação asfáltica, na travessa  praça da bandeira em toda a sua extensão, no centro de nossa cidade, esta localizada entre a Avenida da República e Francisco Amâncio, em nosso Município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1019/ricardo_luiz_amaral_-_req._no_011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1019/ricardo_luiz_amaral_-_req._no_011_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE HONRA AO MÉRITO A EMPRESA NORTE ÓLEO LTDA, pelo reconhecimento por este poder legislativo municipal  pelos relevantes serviços prestados ao nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1020/ricardo_luiz_amaral_-_req._no_013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1020/ricardo_luiz_amaral_-_req._no_013_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE CIDADÃ IZABELENSE a Sra REGINA DA SILVA NETO, pelo reconhecimento por este poder legislativo municipal  pelos relevantes serviços prestados ao nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1021/ricardo_luiz_amaral_-_req._no_014_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1021/ricardo_luiz_amaral_-_req._no_014_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o TÍTULO HONRA AO MÉRITO  ao Sr. Tiago Correia Rodrigues, pelo reconhecimento por este poder legislativo municipal  pelos relevantes serviços prestados ao nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>ROGÉRIO NOBRE DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1022/rogerio_nobre_de_sousa_-_reque_no_01_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1022/rogerio_nobre_de_sousa_-_reque_no_01_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de pavimentação asfáltica na 07  de Janeiro e 31 de março no bairro do Juazeiro em nosso município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1024/rogerio_nobre_de_sousa_-_reque_no_02_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1024/rogerio_nobre_de_sousa_-_reque_no_02_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando Exmo. Deputado Federal, Sr. LÚCIO VALE, que interceda junto ao Governo Federal, para aquisição, através de doação, de 02 ( duas) Ambulâncias para o município de Santa Izabel do Pará, pois com essa benfeitoria iremos atende inúmeras Famílias, de nosso município.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1025/rogerio_nobre_de_sousa_-_reque_no_03_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1025/rogerio_nobre_de_sousa_-_reque_no_03_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando Exmo. Deputado Federal, Sr. LÚCIO VALE, providencia no sentido de  interceder  através do ministério dos transportes, e departamento nacional de infraestrutura de transporte (DNIT), a construção de um pórtico de identificação de entrada e saída no  município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1026/rogerio_nobre_de_sousa_-_reque_no_05_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1026/rogerio_nobre_de_sousa_-_reque_no_05_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a variabilidade através de um estudo detalhado de implantação de uma torre de internet para o Distrito Caraparu, em nosso Município.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1027/virgilio_kennedy_da_silva_santos_-_reque_no_001_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1027/virgilio_kennedy_da_silva_santos_-_reque_no_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de completa reforma em toda a extensão da Municipal Silvio Nascimento, e outro.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1028/virgilio_kennedy_da_silva_santos_-_reque_no_002_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1028/virgilio_kennedy_da_silva_santos_-_reque_no_002_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os serviços de reposição das traves da quadra de esportes Tranquedo Neves, bem como a completa reforma da mesma, incluindo a grade de proteção alambrado externo no distrito de Americano, nosso Município.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1029/virgilio_kennedy_da_silva_santos_-_reque_no_003_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1029/virgilio_kennedy_da_silva_santos_-_reque_no_003_-_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre redução da jornada de trabalho em ate 50% ( cinquenta por cento ) Servidor público Municipal,  que tenha cônjuge, filhos ou dependentes enquadrados em pessoas com deficiências sem necessidade de compensação e sem redução salarial, no âmbito da administração direta   autárquica e funcional do Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1030/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1030/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>concessão de o TÍTULO DE CIDADÃO IZABELENSE ao Sr. JOÃO ALVES DE AGUIAR  como reconhecimento deste poder legislativo pelo relevante serviços prestados, em nosso Município.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1031/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1031/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1032/virgilio_kennedy_da_silva_santos_-_reque_no_005_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1032/virgilio_kennedy_da_silva_santos_-_reque_no_005_-_2018.pdf</t>
   </si>
   <si>
     <t>concessão de o TÍTULO DE HONRA AO MÉRITO  ao Sr. EMANUEL DE SOUZA ANDRANDE  como reconhecimento deste poder legislativo pelo relevante serviços prestados, em nosso Município.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>VIRGÍLIO KENNEDY DA SILVA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1033/virgilio_kennedy_da_silva_santos_-_reque_no_006_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1033/virgilio_kennedy_da_silva_santos_-_reque_no_006_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresenta o projeto de lei nº 20/18  Que dispõe a criação de um departamento jurídico da Prefeitura Municipal de Santa Izabel do para como : procuradoria jurídica do Município de Santa Izabel do Pará, e das outras providencias.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1034/virgilio_kennedy_da_silva_santos_-_reque_no_007_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1034/virgilio_kennedy_da_silva_santos_-_reque_no_007_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o contrato e a planilha de custo da pintura do muro da escola Estadual Antônio Lemos deste município, no valor de R$ 28.841,47 ( VINTE E OITO MIL, OITOCENTOS E QUARENTA E UM E QUARENTA E SETE CENTAVOS ), Tendo a empresa responsável pela obra AOKI E SOUSA ENGENHARIA, com inicio em 26.06.2018 e término previsto para o dia 24.10.2018.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1035/virgilio_kennedy_da_silva_santos_-_reque_no_008_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1035/virgilio_kennedy_da_silva_santos_-_reque_no_008_-_2018.pdf</t>
   </si>
   <si>
     <t>solicito informações, referente o contrato de solicitação de serviços de reforma da escola municipal de Santa Izabel localizado Avenida Dr. Lauro Sodré com a Rua da Mata Barcelar, nesse Município, no valor de 278.439,19( duzentos e setenta mil quatrocentos e trinta e nove reais e dezenove centavos ), tendo a Empresa responsável pela obra AOKI E SOUSA ENGENHARIA, com inicio em 15.06.2018 e término em 14.08.2018.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1038/virgilio_kennedy_da_silva_santos_-_reque_no_009_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1038/virgilio_kennedy_da_silva_santos_-_reque_no_009_-_2018.pdf</t>
   </si>
   <si>
     <t>Apresentando o projeto de Lei nº 27/2018 - Que institui, a tarifa de agua luz e IPTU, destinado a aposentados, e pensionista, idosos e portadores de necessidades especiais e cidadão de baixa renda comprovada nas condições que especifica do município de Santa Izabel do Pará e de outras providencias.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1040/virgilio_kennedy_da_silva_santos_-_reque_no_011_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1040/virgilio_kennedy_da_silva_santos_-_reque_no_011_-_2018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao poder executivo para que envie a essa casa de Legislativa um projeto de Lei cujo o assunto e assegurar os direitos do trabalho reduzido para o servidor público municipal que tenha cônjuge, filho ou dependente como mãe e pai e outros com deficiências, de acordo com a Lei Federal Nº 13.370/2016.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1041/virgilio_kennedy_da_silva_santos_-_reque_no_012_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1041/virgilio_kennedy_da_silva_santos_-_reque_no_012_-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma audiência pública, onde o assunto a ser tratado e a problemática falta de água em nosso Município, e na oportunidade serão convidados o prefeito de Santa Izabel do Pará, o Direto do serviço autônomo de agua e esgoto (SAAE) Presidente  de comunidades, Ministério, público, vereadores e a população em geral, afim de encontramos uma solução viável a população  de nosso Município.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1042/virgilio_kennedy_da_silva_santos_-_reque_no_013_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1042/virgilio_kennedy_da_silva_santos_-_reque_no_013_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de  honra ao Mérito ao projeto 'Social Capoeira livre e Gingado Izabelense, em reconhecimento por este poder Legislativo Municipal, Pelos relevantes serviços prestados á comunidade Izabelense.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1044/virgilio_kennedy_da_silva_santos_-_reque_no_014_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1044/virgilio_kennedy_da_silva_santos_-_reque_no_014_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de  honra ao Mérito a Sra. JOELMA LAZARO ARAÚJO SILVA, em reconhecimento por este poder Legislativo Municipal, Pelos relevantes serviços prestados á comunidade Izabelense.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1046/virgilio_kennedy_da_silva_santos_-_reque_no_015_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1046/virgilio_kennedy_da_silva_santos_-_reque_no_015_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de  honra ao Mérito a Sr. ANTONIO ALVES DE CASTRO, em reconhecimento por este poder Legislativo Municipal, Pelos relevantes serviços prestados á comunidade Izabelense.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1047/virgilio_kennedy_da_silva_santos_-_reque_no_016_-_2018.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1047/virgilio_kennedy_da_silva_santos_-_reque_no_016_-_2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de  honra ao Mérito a Sra. MARIA IRENE DO COUTO HENRIQUE, em reconhecimento por este poder Legislativo Municipal, Pelos relevantes serviços prestados á comunidade do DISTRITO DE AMERICANO em nosso município de Santa Izabel do Pará.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2879,67 +2879,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/553/alex_sandro_saraiva_-_req._no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/555/alex_sandro_saraiva_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/558/alex_sandro_saraiva_-_req._no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/563/alex_sandro_saraiva_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/568/alex_sandro_saraiva_-_req._no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/569/alex_sandro_saraiva_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/571/alex_sandro_saraiva_-_req._no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/574/alex_sandro_saraiva_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/575/alex_sandro_saraiva_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/576/alex_sandro_saraiva_-_req._no012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/578/alex_sandro_saraiva_-_req._no013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/581/alex_sandro_saraiva_-_req._no014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/587/alex_sandro_saraiva_-_req._no015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/590/alex_sandro_saraiva_-_req._no016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/599/alex_sandro_saraiva_-_req._no018_-_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/601/alex_sandro_saraiva_-_req._no019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/604/edimilson_ribeiro_-_req._no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/606/edimilson_ribeiro_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/608/edimilson_ribeiro_-_req._no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/610/edimilson_ribeiro_-_req._no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/613/edimilson_ribeiro_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/615/edimilson_ribeiro_-_req._no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/618/edimilson_ribeiro_-_req._no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/621/edimilson_ribeiro_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/623/edimilson_ribeiro_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/631/edimilson_ribeiro_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/634/edimilson_ribeiro_-_req._no012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/636/edimilson_ribeiro_-_req._no013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/637/edimilson_ribeiro_-_req._no014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/639/edimilson_ribeiro_-_req._no017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/644/edimilson_ribeiro_-_req._no018_-_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/648/edimilson_ribeiro_-_req._no019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/650/edimilson_ribeiro_-_req._no021_-_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/653/edimilson_ribeiro_-_req._no022_-_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/656/edimilson_ribeiro_-_req._no023_-_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/661/edivaldo_correa_lima_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/663/edivaldo_correa_lima_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/664/edivaldo_correa_lima_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/665/edivaldo_correa_lima_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/666/edivaldo_correa_lima_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/668/edivaldo_correa_lima_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/676/edivaldo_correa_lima_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/678/edivaldo_correa_lima_-_reque_no_08_-_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/679/edivaldo_correa_lima_-_reque_no_09_-_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/682/edivaldo_correa_lima_-_reque_no_10_-_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/683/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/684/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/685/edivaldo_correa_lima_-_reque_no_12_-_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/686/edivaldo_correa_lima_-_reque_no_13_-_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/691/edivaldo_correa_lima_-_reque_no_14_-_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/699/edivaldo_correa_lima_-_reque_no_15_-_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/709/edivaldo_correa_lima_-_reque_no_16_-_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/710/edivaldo_correa_lima_-_reque_no_18_-_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/711/edivaldo_correa_lima_-_reque_no_20_-_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/712/edivaldo_correa_lima_-_reque_no_21_-_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/713/edivaldo_correa_lima_-_reque_no_22_-_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/718/edivaldo_correa_lima_-_reque_no_23_-_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/719/edivaldo_correa_lima_-_reque_no_24_-_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/720/edivaldo_correa_lima_-_reque_no_25_-_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/721/edivaldo_correa_lima_-_reque_no_26_-_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/723/edivaldo_correa_lima_-_reque_no_27_-_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/724/edivaldo_correa_lima_-_reque_no_29_-_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/726/edivaldo_correa_lima_-_reque_no_30_-_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/728/edivaldo_correa_lima_-_reque_no_31_-_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/731/edivaldo_correa_lima_-_reque_no_32_-_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/734/edivaldo_correa_lima_-_reque_no_33_-_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/737/edivaldo_correa_lima_-_reque_no_34_-_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/739/edivaldo_correa_lima_-_reque_no_36_-_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/742/edivaldo_correa_lima_-_reque_no_37_-_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/743/edivaldo_correa_lima_-_reque_no_38_-_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/749/henrique_da_cunha__-_req.no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/754/henrique_da_cunha__-_req.no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/756/henrique_da_cunha__-_req.no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/759/henrique_da_cunha__-_req.no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/761/henrique_da_cunha__-_req.no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/768/henrique_da_cunha__-_req.no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/769/henrique_da_cunha__-_req.no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/798/henrique_da_cunha__-_req.no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/800/jose_maria__ferreira_nunes_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/803/jose_maria__ferreira_nunes_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/809/jose_maria__ferreira_nunes_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/810/jose_maria__ferreira_nunes_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/811/jose_maria__ferreira_nunes_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/812/jose_maria__ferreira_nunes_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/813/jose_maria__ferreira_nunes_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/814/jose_maria__ferreira_nunes_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/818/jose_maria__ferreira_nunes_-_reque_no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/819/jose_maria__ferreira_nunes_-_reque_no_011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/820/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/821/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/823/jose_maria__ferreira_nunes_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/824/jose_maria__ferreira_nunes_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/826/jose_maria__ferreira_nunes_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/829/jose_maria__ferreira_nunes_-_reque_no_016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/831/jose_maria__ferreira_nunes_-_reque_no_017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/833/jose_maria__ferreira_nunes_-_reque_no_018_-_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/835/jose_maria__ferreira_nunes_-_reque_no_019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/841/jucelito_matos_campos_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/846/jucelito_matos_campos_-_req._no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/849/jucelito_matos_campos_-_req._no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/853/jucelito_matos_campos_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/855/jucelito_matos_campos_-_req._no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/857/jucelito_matos_campos_-_req._no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/859/jucelito_matos_campos_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/860/jucelito_matos_campos_-_req._no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/864/jucelito_matos_campos_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/865/jucelito_matos_campos_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/867/jucelito_matos_campos_-_req._no012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/871/jucelito_matos_campos_-_req._no013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/873/luiz_matias_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/876/manoel_felix_cruz_da_silva_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/877/manoel_felix_cruz_da_silva_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/879/manoel_felix_cruz_da_silva_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/882/manoel_felix_cruz_da_silva_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/883/manoel_felix_cruz_da_silva_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/884/manoel_felix_cruz_da_silva_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/885/manoel_felix_cruz_da_silva_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/890/manoel_felix_cruz_da_silva_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/891/manoel_felix_cruz_da_silva_-_reque_no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/896/manoel_felix_cruz_da_silva_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/897/manoel_felix_cruz_da_silva_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/898/manoel_felix_cruz_da_silva_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/899/manoel_felix_cruz_da_silva_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/900/manoel_felix_cruz_da_silva_-_reque_no_016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/901/manoel_felix_cruz_da_silva_-_reque_no_017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/902/marco_antonio_furtado_teixeira_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/903/marco_antonio_furtado_teixeira_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/904/marco_antonio_furtado_teixeira_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/905/marco_antonio_furtado_teixeira_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/907/marco_antonio_furtado_teixeira_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/909/marco_antonio_furtado_teixeira_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/910/marco_antonio_furtado_teixeira_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/911/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/913/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/921/marco_antonio_furtado_teixeira_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/923/marco_antonio_furtado_teixeira_-_reque_no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/926/marco_antonio_furtado_teixeira_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/927/marco_antonio_furtado_teixeira_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/929/marco_antonio_furtado_teixeira_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/932/marco_antonio_furtado_teixeira_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/933/marco_antonio_furtado_teixeira_-_reque_no_016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/934/marco_antonio_furtado_teixeira_-_reque_no_017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/935/marco_antonio_furtado_teixeira_-_reque_no_018-_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/936/marco_antonio_furtado_teixeira_-_reque_no_019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/937/marco_antonio_furtado_teixeira_-_reque_no_020_-_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/938/marco_antonio_furtado_teixeira_-_reque_no_021_-_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/940/marinaldo_galdino_-_req._no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/943/marinaldo_galdino_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/944/marinaldo_galdino_-_req._no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/945/marinaldo_galdino_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/947/marinaldo_galdino_-_req._no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/948/marinaldo_galdino_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/949/marinaldo_galdino_-_req._no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/950/marinaldo_galdino_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/951/marinaldo_galdino_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/953/raimundo_barbosa_lima_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/954/raimundo_barbosa_lima_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/956/raimundo_barbosa_lima_-_oficio_no_068_-_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/957/raimundo_barbosa_lima_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/958/raimundo_barbosa_lima_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/959/raimundo_barbosa_lima_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/960/raimundo_barbosa_lima_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/962/raimundo_barbosa_lima_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/966/raimundo_barbosa_lima_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/976/raimundo_barbosa_lima_-_reque_no_13_-_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/982/raimundo_barbosa_lima_-_reque_no_14_-_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/989/raimundo_barbosa_lima_-_reque_no_15_-_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/998/raimundo_barbosa_lima_-_reque_no_16_-_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1005/ricardo_luiz_amaral_-_req._no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1007/ricardo_luiz_amaral_-_req._no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1008/ricardo_luiz_amaral_-_req._no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1009/ricardo_luiz_amaral_-_req._no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1010/ricardo_luiz_amaral_-_req._no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1011/ricardo_luiz_amaral_-_req._no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1012/ricardo_luiz_amaral_-_req._no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1013/ricardo_luiz_amaral_-_req._no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1014/ricardo_luiz_amaral_-_req._no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1017/ricardo_luiz_amaral_-_req._no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1019/ricardo_luiz_amaral_-_req._no_011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1020/ricardo_luiz_amaral_-_req._no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1021/ricardo_luiz_amaral_-_req._no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1022/rogerio_nobre_de_sousa_-_reque_no_01_-_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1024/rogerio_nobre_de_sousa_-_reque_no_02_-_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1025/rogerio_nobre_de_sousa_-_reque_no_03_-_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1026/rogerio_nobre_de_sousa_-_reque_no_05_-_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1027/virgilio_kennedy_da_silva_santos_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1028/virgilio_kennedy_da_silva_santos_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1029/virgilio_kennedy_da_silva_santos_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1030/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1031/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1032/virgilio_kennedy_da_silva_santos_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1033/virgilio_kennedy_da_silva_santos_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1034/virgilio_kennedy_da_silva_santos_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1035/virgilio_kennedy_da_silva_santos_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1038/virgilio_kennedy_da_silva_santos_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1040/virgilio_kennedy_da_silva_santos_-_reque_no_011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1041/virgilio_kennedy_da_silva_santos_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1042/virgilio_kennedy_da_silva_santos_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1044/virgilio_kennedy_da_silva_santos_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1046/virgilio_kennedy_da_silva_santos_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1047/virgilio_kennedy_da_silva_santos_-_reque_no_016_-_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/553/alex_sandro_saraiva_-_req._no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/555/alex_sandro_saraiva_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/558/alex_sandro_saraiva_-_req._no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/563/alex_sandro_saraiva_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/568/alex_sandro_saraiva_-_req._no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/569/alex_sandro_saraiva_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/571/alex_sandro_saraiva_-_req._no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/574/alex_sandro_saraiva_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/575/alex_sandro_saraiva_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/576/alex_sandro_saraiva_-_req._no012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/578/alex_sandro_saraiva_-_req._no013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/581/alex_sandro_saraiva_-_req._no014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/587/alex_sandro_saraiva_-_req._no015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/590/alex_sandro_saraiva_-_req._no016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/599/alex_sandro_saraiva_-_req._no018_-_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/601/alex_sandro_saraiva_-_req._no019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/604/edimilson_ribeiro_-_req._no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/606/edimilson_ribeiro_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/608/edimilson_ribeiro_-_req._no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/610/edimilson_ribeiro_-_req._no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/613/edimilson_ribeiro_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/615/edimilson_ribeiro_-_req._no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/618/edimilson_ribeiro_-_req._no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/621/edimilson_ribeiro_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/623/edimilson_ribeiro_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/631/edimilson_ribeiro_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/634/edimilson_ribeiro_-_req._no012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/636/edimilson_ribeiro_-_req._no013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/637/edimilson_ribeiro_-_req._no014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/639/edimilson_ribeiro_-_req._no017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/644/edimilson_ribeiro_-_req._no018_-_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/648/edimilson_ribeiro_-_req._no019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/650/edimilson_ribeiro_-_req._no021_-_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/653/edimilson_ribeiro_-_req._no022_-_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/656/edimilson_ribeiro_-_req._no023_-_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/661/edivaldo_correa_lima_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/663/edivaldo_correa_lima_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/664/edivaldo_correa_lima_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/665/edivaldo_correa_lima_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/666/edivaldo_correa_lima_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/668/edivaldo_correa_lima_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/676/edivaldo_correa_lima_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/678/edivaldo_correa_lima_-_reque_no_08_-_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/679/edivaldo_correa_lima_-_reque_no_09_-_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/682/edivaldo_correa_lima_-_reque_no_10_-_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/683/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/684/edivaldo_correa_lima_-_reque_no_11_-_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/685/edivaldo_correa_lima_-_reque_no_12_-_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/686/edivaldo_correa_lima_-_reque_no_13_-_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/691/edivaldo_correa_lima_-_reque_no_14_-_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/699/edivaldo_correa_lima_-_reque_no_15_-_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/709/edivaldo_correa_lima_-_reque_no_16_-_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/710/edivaldo_correa_lima_-_reque_no_18_-_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/711/edivaldo_correa_lima_-_reque_no_20_-_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/712/edivaldo_correa_lima_-_reque_no_21_-_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/713/edivaldo_correa_lima_-_reque_no_22_-_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/718/edivaldo_correa_lima_-_reque_no_23_-_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/719/edivaldo_correa_lima_-_reque_no_24_-_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/720/edivaldo_correa_lima_-_reque_no_25_-_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/721/edivaldo_correa_lima_-_reque_no_26_-_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/723/edivaldo_correa_lima_-_reque_no_27_-_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/724/edivaldo_correa_lima_-_reque_no_29_-_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/726/edivaldo_correa_lima_-_reque_no_30_-_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/728/edivaldo_correa_lima_-_reque_no_31_-_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/731/edivaldo_correa_lima_-_reque_no_32_-_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/734/edivaldo_correa_lima_-_reque_no_33_-_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/737/edivaldo_correa_lima_-_reque_no_34_-_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/739/edivaldo_correa_lima_-_reque_no_36_-_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/742/edivaldo_correa_lima_-_reque_no_37_-_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/743/edivaldo_correa_lima_-_reque_no_38_-_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/749/henrique_da_cunha__-_req.no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/754/henrique_da_cunha__-_req.no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/756/henrique_da_cunha__-_req.no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/759/henrique_da_cunha__-_req.no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/761/henrique_da_cunha__-_req.no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/768/henrique_da_cunha__-_req.no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/769/henrique_da_cunha__-_req.no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/798/henrique_da_cunha__-_req.no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/800/jose_maria__ferreira_nunes_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/803/jose_maria__ferreira_nunes_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/809/jose_maria__ferreira_nunes_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/810/jose_maria__ferreira_nunes_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/811/jose_maria__ferreira_nunes_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/812/jose_maria__ferreira_nunes_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/813/jose_maria__ferreira_nunes_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/814/jose_maria__ferreira_nunes_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/818/jose_maria__ferreira_nunes_-_reque_no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/819/jose_maria__ferreira_nunes_-_reque_no_011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/820/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/821/jose_maria__ferreira_nunes_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/823/jose_maria__ferreira_nunes_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/824/jose_maria__ferreira_nunes_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/826/jose_maria__ferreira_nunes_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/829/jose_maria__ferreira_nunes_-_reque_no_016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/831/jose_maria__ferreira_nunes_-_reque_no_017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/833/jose_maria__ferreira_nunes_-_reque_no_018_-_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/835/jose_maria__ferreira_nunes_-_reque_no_019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/841/jucelito_matos_campos_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/846/jucelito_matos_campos_-_req._no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/849/jucelito_matos_campos_-_req._no004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/853/jucelito_matos_campos_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/855/jucelito_matos_campos_-_req._no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/857/jucelito_matos_campos_-_req._no007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/859/jucelito_matos_campos_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/860/jucelito_matos_campos_-_req._no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/864/jucelito_matos_campos_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/865/jucelito_matos_campos_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/867/jucelito_matos_campos_-_req._no012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/871/jucelito_matos_campos_-_req._no013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/873/luiz_matias_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/876/manoel_felix_cruz_da_silva_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/877/manoel_felix_cruz_da_silva_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/879/manoel_felix_cruz_da_silva_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/882/manoel_felix_cruz_da_silva_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/883/manoel_felix_cruz_da_silva_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/884/manoel_felix_cruz_da_silva_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/885/manoel_felix_cruz_da_silva_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/890/manoel_felix_cruz_da_silva_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/891/manoel_felix_cruz_da_silva_-_reque_no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/896/manoel_felix_cruz_da_silva_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/897/manoel_felix_cruz_da_silva_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/898/manoel_felix_cruz_da_silva_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/899/manoel_felix_cruz_da_silva_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/900/manoel_felix_cruz_da_silva_-_reque_no_016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/901/manoel_felix_cruz_da_silva_-_reque_no_017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/902/marco_antonio_furtado_teixeira_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/903/marco_antonio_furtado_teixeira_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/904/marco_antonio_furtado_teixeira_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/905/marco_antonio_furtado_teixeira_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/907/marco_antonio_furtado_teixeira_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/909/marco_antonio_furtado_teixeira_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/910/marco_antonio_furtado_teixeira_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/911/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/913/marco_antonio_furtado_teixeira_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/921/marco_antonio_furtado_teixeira_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/923/marco_antonio_furtado_teixeira_-_reque_no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/926/marco_antonio_furtado_teixeira_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/927/marco_antonio_furtado_teixeira_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/929/marco_antonio_furtado_teixeira_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/932/marco_antonio_furtado_teixeira_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/933/marco_antonio_furtado_teixeira_-_reque_no_016_-_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/934/marco_antonio_furtado_teixeira_-_reque_no_017_-_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/935/marco_antonio_furtado_teixeira_-_reque_no_018-_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/936/marco_antonio_furtado_teixeira_-_reque_no_019_-_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/937/marco_antonio_furtado_teixeira_-_reque_no_020_-_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/938/marco_antonio_furtado_teixeira_-_reque_no_021_-_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/940/marinaldo_galdino_-_req._no001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/943/marinaldo_galdino_-_req._no002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/944/marinaldo_galdino_-_req._no003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/945/marinaldo_galdino_-_req._no005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/947/marinaldo_galdino_-_req._no006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/948/marinaldo_galdino_-_req._no008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/949/marinaldo_galdino_-_req._no009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/950/marinaldo_galdino_-_req._no010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/951/marinaldo_galdino_-_req._no011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/953/raimundo_barbosa_lima_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/954/raimundo_barbosa_lima_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/956/raimundo_barbosa_lima_-_oficio_no_068_-_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/957/raimundo_barbosa_lima_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/958/raimundo_barbosa_lima_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/959/raimundo_barbosa_lima_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/960/raimundo_barbosa_lima_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/962/raimundo_barbosa_lima_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/966/raimundo_barbosa_lima_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/976/raimundo_barbosa_lima_-_reque_no_13_-_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/982/raimundo_barbosa_lima_-_reque_no_14_-_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/989/raimundo_barbosa_lima_-_reque_no_15_-_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/998/raimundo_barbosa_lima_-_reque_no_16_-_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1005/ricardo_luiz_amaral_-_req._no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1007/ricardo_luiz_amaral_-_req._no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1008/ricardo_luiz_amaral_-_req._no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1009/ricardo_luiz_amaral_-_req._no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1010/ricardo_luiz_amaral_-_req._no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1011/ricardo_luiz_amaral_-_req._no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1012/ricardo_luiz_amaral_-_req._no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1013/ricardo_luiz_amaral_-_req._no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1014/ricardo_luiz_amaral_-_req._no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1017/ricardo_luiz_amaral_-_req._no_010_-_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1019/ricardo_luiz_amaral_-_req._no_011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1020/ricardo_luiz_amaral_-_req._no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1021/ricardo_luiz_amaral_-_req._no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1022/rogerio_nobre_de_sousa_-_reque_no_01_-_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1024/rogerio_nobre_de_sousa_-_reque_no_02_-_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1025/rogerio_nobre_de_sousa_-_reque_no_03_-_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1026/rogerio_nobre_de_sousa_-_reque_no_05_-_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1027/virgilio_kennedy_da_silva_santos_-_reque_no_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1028/virgilio_kennedy_da_silva_santos_-_reque_no_002_-_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1029/virgilio_kennedy_da_silva_santos_-_reque_no_003_-_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1030/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1031/virgilio_kennedy_da_silva_santos_-_reque_no_004_-_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1032/virgilio_kennedy_da_silva_santos_-_reque_no_005_-_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1033/virgilio_kennedy_da_silva_santos_-_reque_no_006_-_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1034/virgilio_kennedy_da_silva_santos_-_reque_no_007_-_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1035/virgilio_kennedy_da_silva_santos_-_reque_no_008_-_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1038/virgilio_kennedy_da_silva_santos_-_reque_no_009_-_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1040/virgilio_kennedy_da_silva_santos_-_reque_no_011_-_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1041/virgilio_kennedy_da_silva_santos_-_reque_no_012_-_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1042/virgilio_kennedy_da_silva_santos_-_reque_no_013_-_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1044/virgilio_kennedy_da_silva_santos_-_reque_no_014_-_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1046/virgilio_kennedy_da_silva_santos_-_reque_no_015_-_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2018/1047/virgilio_kennedy_da_silva_santos_-_reque_no_016_-_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>