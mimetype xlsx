--- v0 (2025-12-10)
+++ v1 (2026-04-07)
@@ -54,3044 +54,3044 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>ALEX SANDRO SARAIVA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/299/alex_sandro_saraiva_-_req.no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/299/alex_sandro_saraiva_-_req.no001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo Prefeito Municipal de Santa Izabel do Pará, que sejam realizados em caráter emergencial,os serviços de Terraplanagem e posterior Asfaltamento, em toda a extensão da Rua Igarapé Açú, no Bairro Santa Lúcia I, em nosso Município.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/300/alex_sandro_saraiva_-_req.no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/300/alex_sandro_saraiva_-_req.no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, que sejam realizados em caráter emergencial, os serviços de limpeza, coleta de entulhos, roçagem e terraplanagem, das Ruas Maranguape 1, 2, e 3 no Bairro Santa Terezinha, em nosso Município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/302/alex_sandro_saraiva_-_req.no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/302/alex_sandro_saraiva_-_req.no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, que seja providenciada a construção de 02 (dois) Poços Artesianos com a infraestrutura necessária para atender os moradores da comunidade da 5º Nova, neste Município.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/303/alex_sandro_saraiva_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/303/alex_sandro_saraiva_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, que seja construída uma nova estrutura na base de sustentação da caixa D'água da Comunidade do Travessão, em nosso Município, pois atualmente essa base corre o risco de cair, por falta de manutenção adequada da mesma.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/306/alex_sandro_saraiva_-_req.no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/306/alex_sandro_saraiva_-_req.no005_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, que sejam realizados serviços de pavimentação asfáltica em toda extensão da Rua Nestor Herculano Ferreira, no Conjunto Alderico Queiroz de Miranda, neste Município.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/307/alex_sandro_saraiva_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/307/alex_sandro_saraiva_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, que seja regulamentada em nosso Município a aplicação da Lei Federal nº 13.726/2018, de 08 de Outubro de 2018, lei esta de simplificação ou supressão de formalidades ou exigências para procedimentos administrativos dos poderes da União, Estados e Municípios.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/311/alex_sandro_saraiva_-_req.no007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/311/alex_sandro_saraiva_-_req.no007_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar pede que seja criada uma Seção Eleitoral, na localidade denominado Conjunto Kató I e II, neste Município.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/312/alex_sandro_saraiva_-_req.no009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/312/alex_sandro_saraiva_-_req.no009_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar pede que seja viabilizado Convênio ou Parceria com o Sistema Penitenciário do Estado do Pará - SUSIPE, para que seja implantado em nosso Município o PROGRAMA CONQUISTANDO A LIBERDADE, promovido por este sistema carcerário do nosso Estado do Pará.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/330/alex_sandro_saraiva_-_req.no010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/330/alex_sandro_saraiva_-_req.no010_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita que seja atendido este Município com o Programa Biometria Itinerante, realizado por este Tribunal, e que esta oferta de serviço, seja realizada no Distrito de Americano em nosso Município.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/342/alex_sandro_saraiva_-_req.no011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/342/alex_sandro_saraiva_-_req.no011_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita que seja atendido este Município com o Programa Biometria Itinerante, realizado por este Tribunal, e esta oferta de serviço seja realizada no Distrito de Caraparu, em nosso Município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/344/alex_sandro_saraiva_-_req.no012_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/344/alex_sandro_saraiva_-_req.no012_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará que seja feito um estudo no sentido de desapropriar uma área de Terra, para a construção de uma Mini Ceasa, onde nossos agricultores possam vender suas frutas, legumes e verduras._x000D_
 Com este benefício iremos proporcionar melhor qualidade de trabalho e comodidade a esses profissionais.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/345/alex_sandro_saraiva_-_req.no013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/345/alex_sandro_saraiva_-_req.no013_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar Solicita ao Presidente do Tribunal Regional Eleitoral -TRE/PA -Dr. Roberto Gonçalves de Moura, a seguinte providência: que seja atendido este Município, com o Programa Biometria Itinerante, realizado por este Tribunal, e que esta oferta de serviço seja realizada nas Comunidades: São João Cabeceira e Trindade, neste Município.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/347/alex_sandro_saraiva_-_req.no014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/347/alex_sandro_saraiva_-_req.no014_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar Solicita ao Presidente do Tribunal Regional Eleitoral -TRE/PA -Dr. Roberto Gonçalves de Moura, a seguinte providência: que seja atendido este Município com o Programa Biometria Itinerante, realizado por este Tribunal, e que esta oferta de serviço seja realizada na Comunidade da Vila do Carmo, neste Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/349/alex_sandro_saraiva_-_req.no015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/349/alex_sandro_saraiva_-_req.no015_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita que seja aprovado o presente Requerimento, que concede Título de Honra ao Mérito ao Sr. Magno Alexandre dos Santos Leal, pelo reconhecimento aos serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/351/alex_sandro_saraiva_-_req.no016_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/351/alex_sandro_saraiva_-_req.no016_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita que seja aprovado que seja o presente Requerimento, que concede o Título de Honra ao Mérito ao Sr. Marcos Vinícius de Sousa Natividade, pelo reconhecimento aos serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/352/alex_sandro_saraiva_-_req.no017_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/352/alex_sandro_saraiva_-_req.no017_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita que o Poder Executivo encaminhe a esta casa Legislativa um Projeto de Lei, a fim de que seja feito um estudo detalhado e minucioso, para "Concessão" de novas vagas de Táxis e Mototáxis  no âmbito do nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/356/alex_sandro_saraiva_-_req.no018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/356/alex_sandro_saraiva_-_req.no018_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita a Exmª Drª Carla Ramos -Juíza Eleitoral da Comarca de Santa Izabel do Pará, que seja criada uma Seção Eleitoral no Conjunto Habitacional Mitshuyoshi Kató I e II, localizado as margens da PA-140, neste Município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/361/alex_sandro_saraiva_-_req.no019_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/361/alex_sandro_saraiva_-_req.no019_-_2019.pdf</t>
   </si>
   <si>
     <t>O parlamentar solicita ao Exmº Prefeito Municipal de Santa Izabel do Pará, que sejam realizados em caráter de urgência os serviços de limpeza de Ruas e valas, drenagem, terraplenagem e posterior asfaltamento, das Ruas 2ª, 3ª e 4ª Maranguape, localizadas no Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/363/alex_sandro_saraiva_-_req.no020_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/363/alex_sandro_saraiva_-_req.no020_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Exmº Prefeito Municipal de Santa Izabel do Pará, que seja realizada a manutenção das luminárias públicas da 5ª Maranguape, localizada no Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/365/alex_sandro_saraiva_-_req.no021_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/365/alex_sandro_saraiva_-_req.no021_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Ilmo. Diretor do Serviço Autônomo de Água e Esgoto (SAAE) o Sr. Ednelson Francisco Oliveira Farias, a seguinte providência: Que seja isentado a dívida do fornecimento de água com a referida autarquia do SAAE dos usuários com comprovação de baixa renda através dos Programas Sociais, bem como, seja feito um Estudo para uma cobrança de taxa diferenciada dos demais usuários, em nosso Município.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/366/alex_sandro_saraiva_-_req.no023_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/366/alex_sandro_saraiva_-_req.no023_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar concede Título de Honra ao Mérito ao Sr. Antônio Lúcio Couto Teixeira, em reconhecimento aos serviços prestados em nosso Município, como Empresário na Área de Hortaliças.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/367/alex_sandro_saraiva_-_req.no024_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/367/alex_sandro_saraiva_-_req.no024_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar concede Título de Honra ao Mérito ao Sr. Ciro Marcelo Nascimento de Oliveira, em reconhecimento aos serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/368/alex_sandro_saraiva_-_req.no025_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/368/alex_sandro_saraiva_-_req.no025_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar concede Título de Honra ao Mérito ao Sr. João Wanderley Soares dos Santos, pelos serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/369/alex_sandro_saraiva_-_req.no026_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/369/alex_sandro_saraiva_-_req.no026_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita a concessão de Título de Honra ao Mérito ao Sr. Klebson Cabral Rodrigues, pessoa de relevantes serviços prestados  em nosso município, contribuindo consideravelmente no crescimento da nossa cidade.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>EDIMILSON RIBEIRO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/371/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/371/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, através das Secretarias Municipais de Obras Públicas e de Transportes e Serviços Públicos; que sejam realizados serviços de pavimentação asfáltica nas Ruas: Santa Catarina e Firmo Araújo, localizadas no Km 60, no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/372/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/372/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, através das Secretarias de Obras Públicas e da Secretaria Municipal de Educação, que seja realizada a reforma completa da Escola Municipal de Ensino Fundamental " Salviano José de Farias, localizada no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/380/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/380/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará em parceria com a Secretaria Municipal de Saúde, que seja viabilizado uma Ambulância para atender as necessidades básicas no transporte para as seguintes Comunidades: Trindade, Apeteua,  e São João da Cabeceira, tendo como base de atendimento a Comunidade da Trindade, em nosso Município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/382/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/382/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará em parceria com a Secretaria Municipal de Obras Públicas e de Educação, que seja realizado o serviço de Climatização da Escola João Miguel, no Distrito de Americano, em nosso município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/386/edimilson_ribeiro_de_lima_-_req._no008_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/386/edimilson_ribeiro_de_lima_-_req._no008_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamento apresenta através deste o Projeto de Lei Nº 08/19, que denomina o nome da Creche que está em fase de construção no Distrito de Americano, de: Maria Rosete Ferreira de Oliveira, em nosso Município.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/396/edimilson_ribeiro_de_lima_-_req._no009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/396/edimilson_ribeiro_de_lima_-_req._no009_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará em Parceria com a Secretaria Municipal de Administração e Finanças e com a Secretaria Municipal de Obras Públicas, que sejam realizados os serviços de reforma completa no prédio onde funciona o Mercado Municipal, no Distrito de Americano, com novos pontos ou boxes padronizados e modernos, o qual irá beneficiar visitantes e moradores em um novo prédio em nosso Distrito, com uma estrutura que venha dar um melhor acolhimento a nossa população, nesse Município.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_n._10.19-ver._edimilson..docx</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_n._10.19-ver._edimilson..docx</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de construção em concreto da segunda (2ª) Ponte do Ramal que dá acesso entre o Distrito de Americano e a Comunidade de São Francisco do Itá, na Ponte conhecida como Pinduca, neste Município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/399/edimilson_ribeiro_de_lima_-_req._no011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/399/edimilson_ribeiro_de_lima_-_req._no011_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de Pavimentação asfáltica nas ruas: Juca Rocha e José Ribamar, ambas localizadas entre as avenidas Felipe de Paula e Firmo Araújo, no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/400/edimilson_ribeiro_de_lima_-_req._no012_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/400/edimilson_ribeiro_de_lima_-_req._no012_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de construção de uma (01) Praça com toda a infraestrutura necessária na Comunidade de Espírito Santo do Itá, neste Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/401/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/401/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de reforma completa e cobertura da quadra de esportes, no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/402/edimilson_ribeiro_de_lima_-_req._no013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/402/edimilson_ribeiro_de_lima_-_req._no013_-_2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma (01) Arena Esportiva de Areia na Comunidade de São João da Cabeceira, com o intuito de incentivar a prática esportiva, como também, proporcionar uma área adequada de esporte e lazer, para os moradores daquela Comunidade, em nosso Município.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/403/edimilson_ribeiro_de_lima_-_req._no014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/403/edimilson_ribeiro_de_lima_-_req._no014_-_2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma (01) Arena Esportiva de Areia, na Comunidade de Trindade, com o intuito de incentivar a prática esportiva, como também proporcionar uma área adequada de esporte e lazer para os moradores daquela Comunidade, em nosso Município.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/404/edimilson_ribeiro_de_lima_-_req._no015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/404/edimilson_ribeiro_de_lima_-_req._no015_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Festival da Farinha de Tapioca, do Distrito de Americano, pelo reconhecimento aos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/405/edimilson_ribeiro_de_lima_-_req._no016_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/405/edimilson_ribeiro_de_lima_-_req._no016_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de "Cidadão Izabelense" ao Senhor Jorge Antônio Santos Bitencourt, como reconhecimento deste Poder Legislativo e aos relevantes serviços prestados neste Município, exercendo atualmente o cargo de Secretário municipal de Meio Ambiente em nosso município.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/406/edimilson_ribeiro_de_lima_-_req._no017_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/406/edimilson_ribeiro_de_lima_-_req._no017_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de "Honra ao Mérito" ao Senhor Everaldo Rosa Dos Santos, como reconhecimento deste Poder Legislativo e aos relevantes serviços prestados em nosso Município, exercendo atualmente o cargo de Diretor Municipal de cultura em nosso Município.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/407/edimilson_ribeiro_de_lima_-_req._no018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/407/edimilson_ribeiro_de_lima_-_req._no018_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicitando a Mesa Diretora que seja realizada uma Audiência Pública a fim de tratar dos assuntos dos impactos Sociais e Econômicos, Ambientais e Segurança, entre outros em Santa Izabel do Pará, e que essa audiência seja designada com data e hora a ser definida posteriormente, com as seguintes autoridades ou seus representantes como: Governo do Estado, Secretaria do Estado de Segurança Pública, Superintendência do Sistema Penal, Ministério Público, Prefeito Municipal, Secretários Municipais, entre outros.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/408/edimilson_ribeiro_de_lima_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/408/edimilson_ribeiro_de_lima_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma reunião na Associação Comunitária do Distrito de Americano, juntamente com os responsáveis pelas obras: "Construção da creche do Distrito de Americano - responsável: Empresa Construtora Fênix Ltda; Pavimentação Asfáltica das Vias Públicas do Distrito de Americano -  responsável: Construtora JNey Ltda EPP"; . Com o objetivo de prestar esclarecimentos à população americanense e fazer as reivindicações necessárias, do real motivo de ambas obras estarem completamente paralisadas. E que a mesma seja realizada no dia 08 de Abril de 2019 às 19hs, com a presença indispensável do Ministério Público, representante da Caixa Econômica Federal, bem como, da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/409/edimilson_ribeiro_de_lima_-_req.no007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/409/edimilson_ribeiro_de_lima_-_req.no007_-_2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reunião na Associação Comunitária do Distrito de Americano juntamente com os responsáveis pela obra da PA-416 - responsável: Empresa Construtora BRT Engenharia Ltda e Secretaria Estadual de Transportes - SETRAN-PA; onde essa reunião será realizada no dia 15 de Abril de 2019, na referida Associação Comunitária a partir das 19hs, para que possamos prestar esclarecimentos à população do Distrito de Americano. na oportunidade o convite se estenderá também ao representante do Executivo Municipal, Ministério Público e Rede Celpa.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/410/edimilson_ribeiro_de_lima_-_req.no019_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/410/edimilson_ribeiro_de_lima_-_req.no019_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de construção de um Muro de Contenção em toda a área no entorno do Complexo Penitenciário, no Distrito de Americano, neste Município de Santa Izabel do Pará</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/411/edimilson_ribeiro_de_lima_-_req.no020_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/411/edimilson_ribeiro_de_lima_-_req.no020_-_2019.pdf</t>
   </si>
   <si>
     <t>O Parlamentar solicita uma Audiência com o Ministro Sérgio Moro e Autoridades do Estado na Área de Segurança, para juntos buscarmos soluções para os problemas da população do Distrito de Americano, ocasionados pela instalação do Complexo Penitenciário em nosso Município.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/412/edimilson_ribeiro_de_lima_-_req.no021_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/412/edimilson_ribeiro_de_lima_-_req.no021_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Cleobery Martins Pimentel, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regime Interno desta casa de Leis.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/413/edimilson_ribeiro_de_lima_-_req.no022_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/413/edimilson_ribeiro_de_lima_-_req.no022_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Izabelense ao Sr. José Luiz Bielby de Albuquerque, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regime Interno desta casa de Leis.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/414/edimilson_ribeiro_de_lima_-_req.no023_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/414/edimilson_ribeiro_de_lima_-_req.no023_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita uma reunião em caráter de urgência com uma Comitiva do Distrito de Americano, Vereadores e Associação Comunitária, para tratar do assunto sobre a conclusão da obra da PA-416 e se tem algum planejamento para o término desta obra, no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/415/edimilson_ribeiro_de_lima_-_req.no024_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/415/edimilson_ribeiro_de_lima_-_req.no024_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará Dr. Evandro Barros Watanabe, através das suas Secretarias competentes, que mediante a aprovação do Projeto de Lei Nº 10/19, de autoria do Executivo  Municipal, que " Autoriza a criação no âmbito da Secretaria Municipal de Educação e Secretaria Municipal de Trabalho e Promoção Social, o curso Pré-vestibular preparatório, para ingressar no ensino Superior, curso de informática e dá outras providências", venho solicitar que seja instalado um Polo do Cursinho Comunitário Gratuito no Distrito de Americano, a partir de 2020.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/416/edimilson_ribeiro_de_lima_-_req.no025_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/416/edimilson_ribeiro_de_lima_-_req.no025_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Concessão de Título de Honra ao Mérito ao Sr. 1º Tenente Jocemar Riva, pessoa de relevantes serviços prestados ao nosso Município.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/417/edimilson_ribeiro_de_lima_-_req.no026_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/417/edimilson_ribeiro_de_lima_-_req.no026_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Força-Tarefa de Intervenção Penitenciária - FTIP (Força de Cooperação do Depen - Departamento Penitenciário Nacional) pelo reconhecimento aos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta casa de Leis, neste Município.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>EDIVALDO CORRÊA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/418/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/418/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de barracas padronizadas ou quiosques, bem como, os beneficiados terem a concessão da área no local do Horto Florestal de nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/419/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/419/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal de Santa Izabel do Pará, Dr. Evandro Barros Watanabe, através da Ilma. Secretaria Municipal de Administração e Finanças, Sra. Claudiane Yukari Watanabe Sasaka, e do Setor de Terras do Município, que sejam concedidos os Títulos Definitivos de Terra aos moradores da área conhecida popularmente de Jordão, no Bairro São Raimundo, aos moradores do Bairro jardim Miraí, neste Município, para que os mesmos possam usufruir de seus direitos como proprietários.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/420/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/420/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal de Santa Izabel do Pará, Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras Públicas e de Transportes e Serviços Públicos, que realizem os serviços de limpeza de valas, drenagem, meio-fio, terraplenagem, e posterior asfaltamento das Ruas Rui Faro e Daniel Berg, localizadas no Bairro São Raimundo, em nosso Município.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/421/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/421/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Nº 05/19 - " Dispõe sobre o horário de funcionamento de bares, restaurante, lojas de conveniências, casas noturnas e outras que especifica, no âmbito do Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/422/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/422/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja criado um Departamento, Diretoria e Coordenadoria específica na Prefeitura Municipal, para que se venha fazer cumprir o Código de Postura do Município - CPM, a título de que se execute penas aos infratores que: por ação ou omissão infringirem a Legislação e os Requerimentos do Nosso Município.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/423/edivaldo_correa_lima_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/423/edivaldo_correa_lima_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizadas limpeza e drenagem de valas, meio fio, terraplanagem e posterior asfaltamento da Rua Santo Antônio, no Bairro São Raimundo, neste Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/424/edivaldo_correa_lima_-_req.no007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/424/edivaldo_correa_lima_-_req.no007_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei Nº 14/2019: Que Dispõe sobre o Reajuste Salarial dos Servidores e Vereadores lotados no Quadro Funcional da Câmara Municipal de Santa Izabel do Pará, que atualmente o reajuste é regido pelo índice do IPCA, e que seja a partir de Janeiro/2020 o reajuste seja regido pelo índice do Governo Federal e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/425/edivaldo_correa_lima_-_req.no008_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/425/edivaldo_correa_lima_-_req.no008_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 15/2019, que dispõe sobre a instalação, nas praças  e parques municipais, equipamentos especialmente desenvolvidos para lazer e recreação de crianças portadoras de mobilidades e necessidades especiais, no Âmbito do Município de Santa Izabel do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/426/edivaldo_correa_lima_-_req.no009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/426/edivaldo_correa_lima_-_req.no009_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei Nº 16/2019: que dispõe sobre a regulamentação para a comercialização, venda e o consumo de bebidas alcoólicas (exclusivamente cervejas e chopes) nos estádios, ginásios esportivos e arenas desportivas durante a realização de um evento esportivo no âmbito do Município de Santa Izabel do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/433/edivaldo_correa_lima_-_req.no010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/433/edivaldo_correa_lima_-_req.no010_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão izabelense ao Pastor Sr. Fabrício Messias de Andrade Miranda, pelo reconhecimento aos relevantes serviços prestados em nossa sociedade, na área evangélica, o que vem proporcionando aos nossos munícipes uma qualidade de vida melhor, graças a dedicação deste homem de Deus em nosso Município; obedecendo a nossa Lei Orgânica e o Regimento interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/434/edivaldo_correa_lima_-_req.no011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/434/edivaldo_correa_lima_-_req.no011_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicitando a Empresa Rede Celpa  Regional e Agência Local, que sejam realizados os serviços de aterramento, em toda a extensão dos postes de energia elétrica da área do Vale da Porangaba, em nosso Município, tendo em vista vários postes estão tombando, devido o período chuvoso que é peculiar de nossa região, devido a isso, está causando perigo aos moradores e transeuntes que precisam realizar suas atividades diárias.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/437/edivaldo_correa_lima_-_req.no012_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/437/edivaldo_correa_lima_-_req.no012_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal de Santa Izabel do Pará, através das Secretarias Municipais de Obras Públicas e Transportes e Serviços Públicos, bem como, ao Setor de Iluminação Pública do Município, os serviços de reparos e manutenção em toda a extensão da rede de iluminação Pública da Vale da Porangaba, neste Município.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/438/edivaldo_correa_lima_-_req.no014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/438/edivaldo_correa_lima_-_req.no014_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei Nº 20/19, que Dispõe sobre a criação de normas para expedição de receitas médicas e odontológicas de forma legível e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/440/edivaldo_correa_lima_-_req.no018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/440/edivaldo_correa_lima_-_req.no018_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. Rogério Rocha Lopes, pelo reconhecimento aos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/442/edivaldo_correa_lima_-_req.no019_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/442/edivaldo_correa_lima_-_req.no019_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. Josias dos Santos Almeida, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Gilberto Souza de Oliveira (Dj Betinho Izabelense) como reconhecimento deste Poder Legislativo e aos relevantes serviços prestados em nosso Município, na área cultural e social.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/447/edivaldo_correa_lima_-_req.no021_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/447/edivaldo_correa_lima_-_req.no021_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei Nº 25/19, Que Dispõe sobre o cadastro Municipal de pessoas portadoras de necessidades especiais no âmbito do Município de Santa Izabel do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/448/edivaldo_correa_lima_-_req.no022_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/448/edivaldo_correa_lima_-_req.no022_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicitando a Gerência dos Correios em Castanhal/PA, que seja realizada a cobertura de entrega das correspondências destinadas as seguintes áreas do Município de Santa Izabel do Pará: Valle da Porangaba, Residencial Castanheira (Bairro Santa Lúcia II), Invasão dos Bombeiros e Zona Rural de nosso Município.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/449/edivaldo_correa_lima_-_req.no023_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/449/edivaldo_correa_lima_-_req.no023_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresentando o Projeto de Lei Nº 26/19, que torna de utilidade pública a Associação Cultural Nipo-brasileira de Santa Izabel do Pará e Santo Antônio do Tauá, e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/451/edivaldo_correa_lima_-_req.no024_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/451/edivaldo_correa_lima_-_req.no024_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal em parceria com as Secretarias de Obras Públicas e Transportes Públicos: Para que sejam realizados os serviços de limpeza de rua, abertura de valas, roçagem e terraplanagem na Rua Uxiteua II, mas conhecida como Invasão do Matadouro, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/453/edivaldo_correa_lima_-_req.no025_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/453/edivaldo_correa_lima_-_req.no025_-_2019.pdf</t>
   </si>
   <si>
     <t>Prefeito de Santa Izabel do Pará Dr. Evandro Barros Watanabe através da Secretaria Municipal de Administração e Finanças, na Pessoa da Secretária Sra. Claudine Yukare Watanabe Sasaka, as seguintes providências:_x000D_
 Que informe os reais valores de cobrança de passagem de transportes alternativos: Vans, Kombis e micro-ônibus da linha Santa Izabel/Caraparu x Caraparu/Santa Izabel, em nosso Município.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/455/edivaldo_correa_lima_-_req.no026_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/455/edivaldo_correa_lima_-_req.no026_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Sra. Graça Assis Hungria, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o regimento interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/467/edivaldo_correa_lima_-_req.no026_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/467/edivaldo_correa_lima_-_req.no026_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a: Graça Assis Hungria, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/469/edivaldo_correa_lima_-_req.no027_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/469/edivaldo_correa_lima_-_req.no027_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a: Sra. Maria Moura dos Santos Lima, em reconhecimento por esta casa de Leis aos relevantes  serviços prestados a sociedade Izabelense, e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/470/edivaldo_correa_lima_-_req.no028_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/470/edivaldo_correa_lima_-_req.no028_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a: Sra. Maria de Nazaré Jaques de Souza, pelos relevantes serviços prestados a sociedade Izabelense, obedecendo a Lei Orgânica e o Regimento Interno desta casa de Leis.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/475/edivaldo_correa_lima_-_req.no029_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/475/edivaldo_correa_lima_-_req.no029_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal de Santa Izabel do Pará, Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Obras Públicas, na pessoa do Secretário, o Sr. Pedro Paulo de Magalhães Bezerra, as seguintes providências: _x000D_
 Que realizem os serviços de limpeza em toda a extensão do Rio Jordão, bem como, a conservação das matas virgens em trajeto natural, localizado em nosso município de Santa de Izabel do Pará.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/477/edivaldo_correa_lima_-_req.no030_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/477/edivaldo_correa_lima_-_req.no030_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal de Santa Izabel do Pará, o Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Obras Públicas, na pessoa do Secretário, o Sr. Pedro Paulo de Magalhães Bezerra, as seguintes providências: _x000D_
 Que seja realizada a construção de uma (01) Praça com toda a infraestrutura necessária na Valle da Porangaba, objetivando assim, proporcionar uma área de lazer aos moradores, em nosso município em Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/478/edivaldo_correa_lima_-_req.no031_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/478/edivaldo_correa_lima_-_req.no031_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Clube dos Desbravadores da Igreja Adventista do 7º Dia de Santa Izabel do Pará, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>HENRIQUE DA CUNHA ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/480/henrique_da_cunha_alexandre_-_reque_no_001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/480/henrique_da_cunha_alexandre_-_reque_no_001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado através de emenda parlamentar para nosso Município de Santa Izabel do Pará, para que possamos adquirir uma unidade odontológica móvel para nosso Município, com o objetivo de atender bairros periféricos e comunidades rurais de nossa cidade.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/482/henrique_da_cunha_alexandre_-_reque_no_002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/482/henrique_da_cunha_alexandre_-_reque_no_002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal, o Dr. Evandro Barros Watanabe, e ao Ilustríssimo Secretário de Obras e Transportes Públicos, o Sr. Pedro Paulo de Magalhães Bezerra, solicitando a seguinte providência:_x000D_
 Que seja realizada a construção de uma arena esportiva com toda a infraestrutura necessária na comunidade da Vila do Carmo, em nosso Município.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/485/henrique_da_cunha_alexandre_-_reque_no_003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/485/henrique_da_cunha_alexandre_-_reque_no_003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, e ao Ilustríssimo Secretário de Obras Públicas o Sr. Pedro Paulo de Magalhães Bezerra, a seguinte informação: _x000D_
 Que seja enviada uma equipe de funcionário, juntamente com máquinas para o procedimento de limpeza do cemitério da Vila do Carmo, em nosso Município.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/487/henrique_da_cunha_alexandre_-_reque_no_004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/487/henrique_da_cunha_alexandre_-_reque_no_004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com as Secretarias Municipais de Obras Públicas e de Educação, que sejam realizados os serviços de Reforma e Ampliação, com toda a infraestrutura necessária, para atender a demanda local da escola Municipal Nestor Herculano Ferreira, localizada no Bairro Novo Horizonte, em nosso Município.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/488/henrique_da_cunha_alexandre_-_reque_no_005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/488/henrique_da_cunha_alexandre_-_reque_no_005_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços de recuperação e expansão em todo o Ramal que dá acesso a Comunidade do Mocambo, referente a iluminação pública, da referida comunidade, em nosso Município.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>JOSIVALDO DE OLIVEIRA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/495/josivaldo_de_oliveira_lima_-_req.no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/495/josivaldo_de_oliveira_lima_-_req.no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Que seja outorgado o Título de Cidadã Izabelense a Sra. Edinéia Miranda Rodrigues, como reconhecimento deste Poder Legislativo, pelos relevantes serviços prestados no âmbito da área Cristã, a qual faz seu trabalho em prol de nosso Município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/499/josivaldo_de_oliveira_lima_-_req.no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/499/josivaldo_de_oliveira_lima_-_req.no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede título de Honra ao Mérito ao Sr. Elizeu de Lima Rocha, pelo reconhecimento aos serviços prestados, obedecendo a Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/501/josivaldo_de_oliveira_lima_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/501/josivaldo_de_oliveira_lima_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Sra. Isolina Silva dos Santos, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regime Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/503/josivaldo_de_oliveira_lima_-_req.no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/503/josivaldo_de_oliveira_lima_-_req.no005_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. Rock Hudson de Souza Hugues, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/504/josivaldo_de_oliveira_lima_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/504/josivaldo_de_oliveira_lima_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal de Santa Izabel do Pará, que seja realizada nesta Casa de Leis, Sessão Solene alusiva as comemorações dos 105 anos da Igreja Assembleia de Deus, em nosso Município, a qual será realizada no dia 12 de Novembro do corrente, como reconhecimento deste poder Legislativo, pelos relevantes serviços prestados no Âmbito Eclesiástico em nossa cidade de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>JOSÉ MARIA FERREIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/510/jose_maria_ferreira_nunes_-_req.001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/510/jose_maria_ferreira_nunes_-_req.001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal de Santa Izabel do Pará, o Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras Pública e de Transportes e Serviços Público, na pessoa do Secretário , o Sr. Pedro Paulo de Magalhães Bezerra, que sejam realizados os serviços de Terraplanagem e posterior asfaltamento, bem como, os serviços de limpeza em toda a extensão da Rua Manoel Lourenço Alves, rua esta paralela ao Conjunto Residencial Alderico Queiroz de Miranda, neste Município.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/518/jose_maria_ferreira_nunes_-_req.002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/518/jose_maria_ferreira_nunes_-_req.002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal Evandro Barros Watanabe, através da Secretaria Municipal de Transportes e Obras Pública, o seguintes serviços:_x000D_
 Que sejam realizadas Limpeza e Terraplenagem em toda a extensão do Ramal da Comunidade de Cupuaçu, a qual, liga a BR 316 à referida comunidade, em nosso Município.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/520/jose_maria_ferreira_nunes_-_req.003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/520/jose_maria_ferreira_nunes_-_req.003_-_2019.pdf</t>
   </si>
   <si>
     <t>Ao Exmo: Prefeito Municipal Sr. o Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Obras e Transporte Público, os seguintes serviços:_x000D_
 Que sejam realizadas Limpezas e abertura de Valas, Drenagem e Terraplanagem em toda a extensão do Ramal da Vila da Mata e da Vila Sorriso, ambas localizadas na Areia Branca, em nosso Município.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/524/jose_maria_ferreira_nunes_-_req.004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/524/jose_maria_ferreira_nunes_-_req.004_-_2019.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Prefeito Municipal o Sr. Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Transportes e Obras Públicas, os seguintes serviços:_x000D_
 Que sejam realizadas Limpezas de abertura de Valas, Drenagem e Terraplanagem em toda a extensão do Ramal da Santa Joana, conhecido popularmente como "Ramal do Clóvis", localizado na Areia Branca, em nosso Município.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/525/jose_maria_ferreira_nunes_-_req.005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/525/jose_maria_ferreira_nunes_-_req.005_-_2019.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Transportes e de Obras Públicas, os seguintes serviços:_x000D_
 Que sejam construídas duas(02) lombadas com a máxima urgência na Rua Pe. João Mendes, Rua esta localizada no Bairro Santa Rita de Cássia, em nosso Município.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/528/jose_maria_ferreira_nunes_-_req.006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/528/jose_maria_ferreira_nunes_-_req.006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, em parceria com as Secretarias Municipais de Obras Públicas e de Transportes e Serviços Públicos, os serviços de asfaltamento em toda a extensão da Rua. Ten. João Jorge, no Bairro de Santa Rita de Cássia, em nosso município.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/529/jose_maria_ferreira_nunes_-_req.007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/529/jose_maria_ferreira_nunes_-_req.007_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita Ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras Públicas e Transportes e Serviços Públicos, que sejam realizados os serviços de limpeza, abertura de Valas, Drenagem e Terraplanagem, em toda a em toda a extensão do Ramal da Vila Nova, localizado na Comunidade de Areia Branca, neste Município.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/531/jose_maria_ferreira_nunes_-_req.008_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/531/jose_maria_ferreira_nunes_-_req.008_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Obras  Públicas, de Administração e de Educação, as seguintes providências: _x000D_
 Esclarecimentos ou Informações referentes ao andamento dos trabalhos na Obra onde está sendo construído a nova escola Municipal de Ensino Fundamental " Antônio Lemos " , situada próximo ao Valle da Porangaba, em nosso Município.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/535/jose_maria_ferreira_nunes_-_req.009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/535/jose_maria_ferreira_nunes_-_req.009_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Obras Públicas e de  Transportes Públicos, as seguintes providências: _x000D_
 Que seja realizados os serviços de limpeza de valas, drenagem, tubulação e terraplenagem e posterior pavimentação asfáltica da Rua Paulo de Tarso, na Comunidade Santa Rita de Cássia em nosso Município.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/539/jose_maria_ferreira_nunes_-_req.010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/539/jose_maria_ferreira_nunes_-_req.010_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal de Santa Izabel do Pará, o Dr. Evandro Barros Watanabe, através do Setor de Iluminação Pública de Nosso Município, no sentido de que sejam tomadas as providências necessárias, para atender a seguinte solicitação:_x000D_
 Que sejam realizados os serviços de manutenção e reparos nas luminárias Públicas da Comunidade de Santa Rosa, neste Município, haja visto que, irá proporcionar melhores condições, sendo esse serviço essencial à qualidade de vida dos moradores, atuando como instrumento de cidadania, permitindo aos habitantes desfrutar plenamente do espaço público no período noturno, e segurança ao mesmo, que utilizam o referido Ramal, precisamente no Ramal dos Quintinos, para suas atividades diárias, em nosso Município.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/541/jose_maria_ferreira_nunes_-_oficio.011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/541/jose_maria_ferreira_nunes_-_oficio.011_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal o Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Administração, Finanças e Obras públicas, que sejam realizados os serviços de Construção de um(01) Posto Médico, com toda a infraestrutura necessária, para atender a Comunidade de Santa Rosa, neste Município.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/544/jose_maria_ferreira_nunes_-_req.012_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/544/jose_maria_ferreira_nunes_-_req.012_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Administração e Finanças de Obras Públicas, bem como ao Diretor Municipal de Cultura, que sejam realizados os serviços de construção de uma (01) Arena Esportiva de Areia, com toda a infraestrutura necessária, para atender a Comunidade de Caraparu, neste Município, atendendo assim os anseios básicos na área esportiva da referida Comunidade.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/548/jose_maria_ferreira_nunes_-_req.013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/548/jose_maria_ferreira_nunes_-_req.013_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Administração e Finanças de Obras Públicas, bem como ao Diretor Municipal de Cultura, que sejam realizados os serviços de construção de uma arena Esportiva de areia, com toda a infraestrutura necessária a Comunidade da Santa Rosa, neste Município, atendendo assim, os anseios básicos na área esportiva da referida Comunidade.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/549/jose_maria_ferreira_nunes_-_req.014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/549/jose_maria_ferreira_nunes_-_req.014_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal de Santa Izabel do Pará o Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras Públicas e de Transportes e Serviços Públicos, que sejam realizados os serviços de limpeza, meio-fio, terraplenagem e posterior asfaltamento, na Rua Dom Manoel, no Bairro do Triângulo, neste Município.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/554/jose_maria_ferreira_nunes_-_req.015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/554/jose_maria_ferreira_nunes_-_req.015_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal de Santa Izabel do Pará o Dr. Evandro Barros Watanabe, através das Secretarias de saúde, Obras Públicas e de Transportes e Serviços Públicos, que sejam realizados os serviços de reforma completa em toda a infraestrutura do Posto Médico da Comunidade de Cupuaçu, em nosso Município.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/556/jose_maria_ferreira_nunes_-_req.016_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/556/jose_maria_ferreira_nunes_-_req.016_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadão Izabelense ao Sr. Maurício Galiza Barbosa, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/557/jose_maria_ferreira_nunes_-_req.017_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/557/jose_maria_ferreira_nunes_-_req.017_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Sra. Ariela Maria Silva Vieira, pelos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/559/jose_maria_ferreira_nunes_-_req.018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/559/jose_maria_ferreira_nunes_-_req.018_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Sra. Adrienne Albuquerque Noronha Veiga, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/560/jose_maria_ferreira_nunes_-_req.019_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/560/jose_maria_ferreira_nunes_-_req.019_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. João Renato Lima de Sá, pelos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno, desta Casa de Leis.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/561/jose_maria_ferreira_nunes_-_req.020_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/561/jose_maria_ferreira_nunes_-_req.020_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Nº 26/19, que dispõe sobre a Regulamentação para a Criação de Espécies Exóticas Aquícolas em Sistema Fechado no Âmbito do Município de Santa Izabel do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/562/jose_maria_ferreira_nunes_-_req.021_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/562/jose_maria_ferreira_nunes_-_req.021_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadão Izabelense ao Sr. Carlos A. Rocha Lima, pelo reconhecimento deste Poder Legislativo Municipal e aos relevantes serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/564/jose_maria_ferreira_nunes_-_req.022_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/564/jose_maria_ferreira_nunes_-_req.022_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadão Izabelense ao Sr. ao Ten. Cel. QOPM. Alex Gabriel Gonçalves da Silva, pelo reconhecimento aos serviços prestados em nosso Município, obedecendo a nossa Lei e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/565/jose_maria_ferreira_nunes_-_req.023_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/565/jose_maria_ferreira_nunes_-_req.023_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. Franciclei de Lima Oliveira, em reconhecimento aos serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/566/jose_maria_ferreira_nunes_-_req.024_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/566/jose_maria_ferreira_nunes_-_req.024_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Sra. Jacileide Farias de Sousa Moreira, em reconhecimento aos serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>JUCELITO MATOS CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/567/jucelito_matos_campos_-_reque_no_001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/567/jucelito_matos_campos_-_reque_no_001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com as Secretarias Municipais de Obras Públicas e de Transportes e serviços Públicos na Pessoa do Secretário o Sr. Pedro Paulo de Magalhães Bezerra, que sejam realizados os serviços de Terraplenagem e posterior asfaltamento, na Travessa Aratanha, conhecida popularmente como Rua dos Maia, no Bairro Aratanha, em nosso Município, Beneficiando desta maneira, os moradores do referido local, assim como, os pedestres e transeuntes das Comunidades que utilizam desta importante via de nossa cidade. Reiterando o Requerimento Nº 04/18, de 28/02/2018.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/570/jucelito_matos_campos_-_reque_no_002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/570/jucelito_matos_campos_-_reque_no_002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com o Ilmo. Secretário Municipal de Obras Públicas, o Sr. Pedro Paulo de Magalhães Bezerra, o Ilmo Secretário Municipal de Meio Ambiente o Sr. Jorge Antônio Santos Bitencourt, e o Ilmo. Diretor Municipal de Cultura o Sr. Everaldo Rosa, que sejam efetuados os serviços de reforma e revitalização do cais de arrimo, no Distrito de Caraparu, em nosso Município onde esta estrutura pública é um dos principais pontos turísticos da referida Comunidade, proporcionando assim, melhor comodidade e segurança aos moradores e visitantes do local. (Reiterando o Requerimento Nº 05/18, de 14/03/2018, aprovado nesta Casa Legislativa. )</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/572/jucelito_matos_campos_-_reque_no_003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/572/jucelito_matos_campos_-_reque_no_003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com a Ilma. Secretária Municipal de Administração e Finanças a Sra. Claudine Yukare Watanabe Sasaka, e o Ilmo. Secretário Municipal de Meio Ambiente o Sr. Jorge Antônio Santos Bitencourt , que disponibilizem uma Equipe habilitada para a realização de um estudo e levantamento de dados e informações precisas da área de preservação ambiental e geográfica, do Rio Caraparu, neste Município, devido o assoreamento e a destruição da mata virgem que vem ocorrendo no referido local. ( Reiterando o Requerimento de Nº 06/18, de 14/03/2018, aprovado nesta Casa Legislativa. )</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/573/jucelito_matos_campos_-_reque_no_004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/573/jucelito_matos_campos_-_reque_no_004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria, com a Secretaria Municipal de Obras, Secretaria de Administração e Transportes Públicos, bem como, o Departamento de Trânsito Municipal e DETRAN/PA, os seguintes serviços:_x000D_
 Instalação de Semáforo em frente a Escola Estadual Antônio Lemos, para que assim possamos minimizar o Número de acidentes que estão ocorrendo na referida Escola de nossa cidade de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/577/jucelito_matos_campos_-_reque_no_005_-_2019_-_copia.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/577/jucelito_matos_campos_-_reque_no_005_-_2019_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com a Secretaria Municipal de Obras, a Secretaria de Administração e de Transportes Públicos, bem como, departamento de Trânsito Municipal e DETRAN/PA, e a Polícia Federa, os seguintes serviços:_x000D_
  Que seja feito um estudo detalhado para a instalação de Semáforos nos dois sentidos da BR-316, precisamente no km 36, na saída da Rua Aratanha, que liga ao conjunto habitacional Jardim das Acácias(COHAB), na Cidade de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/583/jucelito_matos_campos_-_reque_no_06_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/583/jucelito_matos_campos_-_reque_no_06_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com a Secretaria Municipal de Obras, Secretaria de Administração e Transportes Públicos, bem como, Departamento de Trânsito Municipal e DETRAN/PA, e a Polícia Estadual e Federal, os seguintes serviços: _x000D_
 Instalação de Semáforos nos dois sentidos da BR 316, Trevo da PA 140, sentido Santa Izabel do Pará/Vigia de Nazaré, ou a construção de uma rotatória, em nosso Município.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/588/jucelito_matos_campos_-_reque_no_007_-_2019_-.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/588/jucelito_matos_campos_-_reque_no_007_-_2019_-.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, através das Secretarias Municipal de Administração na pessoa da Ilma. Sra. Claudine Yukare Watanabe Sasaka, e Obras Públicas na pessoa do Sr. Pedro Paulo de Magalhães Bezerra, em parceria com o Governo do Estado o Exmo. o Sr. Helder Zahluth Barbalho, Delegacia Geral de Polícia Civil e Secretaria Municipal de Segurança Pública, a seguinte providência:_x000D_
 Que seja realizada a Construção de um espaço físico com a roda, a infraestrutura necessária para a instalação de uma Delegacia Especializada em atendimento à mulher, em nosso município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/592/jucelito_matos_campos_-_reque_no_008_-_2019_-.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/592/jucelito_matos_campos_-_reque_no_008_-_2019_-.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com as Secretarias Municipais de Administração e Finanças a Sra. Claudine Yukare Watanabe Sasaka, Secretaria de Educação Sra. Elen Cristina da Cruz Alves, Secretaria de Obras Públicas Sr. Pedro Paulo de Magalhães Bezerra e Coordenação de Inclusão Digital, as seguintes providências:_x000D_
 A construção de um prédio padronizado com toda a infraestrutura necessária para a inclusão digital na comunidade do Mocambo, para atender os anseios dos nossos munícipes referente à informática, observando que a comunidade acima citada já tem o título de doação por parte da Associação Comunitária, a área de terra onde será construído o referido Centro de inclusão digital, o qual irá beneficiar a todos da comunidade do Mocambo, em nossa cidade.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/596/jucelito_matos_campos_-_reque_no_11_-_2019_-.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/596/jucelito_matos_campos_-_reque_no_11_-_2019_-.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, em parceria com as Secretarias Municipais de Obras e Transportes Públicos Sr. Pedro Paulo de Magalhães Bezerra, as seguintes providências:_x000D_
 Que sejam realizados os serviços de limpeza e drenagem de valas e posterior terraplenagem em toda a extensão do Ramal da Comunidade do Mocambo, em nosso município.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/598/jucelito_matos_campos_-_reque_no_12_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/598/jucelito_matos_campos_-_reque_no_12_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Obras, que seja construído o Cais de Arrimo, na Comunidade do Feijoal, neste Município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/600/jucelito_matos_campos_-_reque_no_13_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/600/jucelito_matos_campos_-_reque_no_13_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras e de Transportes Públicos, os serviços de asfalto e meio-fio na Rua Igarapé-Açú, no Bairro Santa Lúcia I, neste Município.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/602/jucelito_matos_campos_-_reque_no_14_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/602/jucelito_matos_campos_-_reque_no_14_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Nº 23/19, que Dispõe sobre a substituição do nome da Rua Encarnacion Granado, localizada no Bairro Nova Brasília, para a Rua Benedito Domingos Coelho e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/603/jucelito_matos_campos_-_reque_no_15_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/603/jucelito_matos_campos_-_reque_no_15_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, em parceria com o Ilmo. Secretário de Obras Públicas e de Transportes e de Serviços Públicos, o Sr. Pedro Paulo de Magalhães Bezerra, as seguintes providências:_x000D_
 Que sejam realizados os serviços de terraplenagem e posterior asfaltamento, na Travessa Aratanha, conhecida popularmente como a Rua dos Maia, no Bairro Aratanha em nosso Município, beneficiando desta maneira os moradores do referido local, assim como, os pedestres e transeuntes das Comunidades que utilizam desta importante via de nossa cidade. Reiterando os Requerimentos Nº 04/18 de 28/02/2018, e Nº 01/19 de 04/02/2019.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/605/jucelito_matos_campos_-_reque_no_16_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/605/jucelito_matos_campos_-_reque_no_16_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Izabelense ao Sr. Walter Marques Cruz.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/607/jucelito_matos_campos_-_reque_no_17_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/607/jucelito_matos_campos_-_reque_no_17_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, em parceria com o Ilmo. Secretário Municipal de Obras Públicas e Transportes e Serviços Públicos, o Sr. Pedro Paulo de Magalhães Bezerra, as seguintes providências:_x000D_
 Que sejam realizados os serviços de abertura de valas, roçagem, drenagem, e posterior terraplenagem em toda a extensão dos Ramais que ligam as Comunidades de Campinense e Samari, haja vista, no 3º domingo de outubro será realizado o círio de Samari, e os acessos das citadas comunidades, encontram-se sem condições de trafegabilidade, o que vem trazendo transtornos, em nosso Município.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/609/jucelito_matos_campos_-_reque_no_18_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/609/jucelito_matos_campos_-_reque_no_18_-_2019.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal o Dr. Evandro Barros Watanabe em parceria com o Ilmo. Secretário Municipal de Obras e de Transportes Públicos o Sr. Pedro Paulo de Magalhães Bezerra, solicitando as seguintes providências: _x000D_
 Que sejam realizados os serviços de abertura de valas, roçagem, tubulação, terraplenagem, e posterior asfaltamento, na 4ª Travessa chamada de Tereza Miranda e 5ª Travessa chamada de Cordeiro, conhecida como Rua do Cordeiro, no Bairro Jardim Paraíso, em nosso Município.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/611/jucelito_matos_campos_-_reque_no_19_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/611/jucelito_matos_campos_-_reque_no_19_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, em parceria com o Ilmo. Secretário Municipal de Obras Públicas o Sr. Pedro Paulo de Magalhães Bezerra, e de Cultura o Sr. Everaldo Roza, solicitando as seguintes providências:_x000D_
 Que sejam realizados os serviços de recuperação do Cás de Arrimo no Distrito de Caraparu, como também a construção de mais duas escadarias para os visitantes, turistas e moradores do igarapé, facilitando assim o acesso a este tão importante turístico, em nosso Município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/612/jucelito_matos_campos_-_reque_no_20_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/612/jucelito_matos_campos_-_reque_no_20_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe em parceria com a Secretaria de Obras Públicas e de Transportes e Serviços Públicos Sr. Pedro Paulo de Magalhães Bezerra, que sejam realizados os serviços de pavimentação asfáltica em toda a extensão da Rua Igarapé-Açú, no Bairro Santa Lúcia I, neste Município. ( Reiterando o Requerimento Nº 02/18, de 15/01/2018.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>LUIZ MATIAS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/614/luiz_matias_-_req.no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/614/luiz_matias_-_req.no001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, através da Secretaria Municipal de Obras Públicas e Departamento de Iluminação, em parceria com a Rede Celpa, as seguintes solicitações:_x000D_
 Que procede com a retirada ou remanejamento dos postes do canteiro central do condomínio da Valle da Porangaba e que os referidos postes sejam direcionados para a lateral da AV. da República no Bairro do Triângulo, em nosso Município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/616/luiz_matias_-_req.no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/616/luiz_matias_-_req.no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. o Sr. Prefeito Municipal o Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras Públicas e de Transportes e Serviços Públicos, que sejam realizados os serviços de limpeza e abertura de valas, terraplenagem, meio-fio e posterior asfaltamento da Alameda Betina Miranda, localizada entre a PA 140 e Rua Azevedo Ribeiro, no Bairro São Raimundo, em nosso Município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/617/luiz_matias_-_req.no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/617/luiz_matias_-_req.no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Rede CELPA, que seja realizado o serviço de instalação da rede de energia elétrica, no Ramal Paz de Carvalho, o qual interliga a Comunidade de Ferreira Pena ao Ramal do Clóvis, pois os moradores dessa área necessitam com a máxima urgência desse benefício, garantir assim, o direito de ir e vir de cada cidadão.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/619/luiz_matias_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/619/luiz_matias_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal através da Secretaria Municipal de Obras Públicas e do Diretor Municipal de Cultura, que sejam realizados os serviços de reforma geral da Praça Matriz , pois os nossos munícipes utilizam diariamente esse espaço, e precisam de melhor comodidade e de um espaço adequado de lazer.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/620/luiz_matias_-_req.no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/620/luiz_matias_-_req.no005_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Nº 17/19, que dispõe sobre a substituição do nome da Rua 31 de Março, localizada no Bairro do Juazeiro, para a Rua Alisson Ferreira da Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/622/luiz_matias_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/622/luiz_matias_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Cássio Andrade - Deputado Federal - PSB/PA, que seja encaminhado ao Município de Santa Izabel do Pará, através de Emenda Parlamentar, recursos financeiros para a aquisição de uma ambulância (UTI), para atender as necessidades na área da saúde na comunidade de Areia Branca e comunidades circunvizinhas, haja vista que nossa população merece atendimento de qualidade, com segurança e rapidez.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/624/luiz_matias_-_req.no007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/624/luiz_matias_-_req.no007_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Dr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras Públicas e de Transportes e Serviços Públicos, as seguintes providências:_x000D_
 Que sejam realizados os serviços de drenagem, limpeza de valas, roçagem e terraplenagem em toda a extensão do Ramal da Rocinha, pois com a aproximação do Círio da referida Comunidade no dia 05/10/2019 beneficiará a todos os moradores e transeuntes que precisam trafegar pela via acima exposta, em nosso Município.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/625/luiz_matias_-_req.no008_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/625/luiz_matias_-_req.no008_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal Sr. Evandro Barros Watanabe, através das Secretarias Municipais de Obras Públicas e Transportes e Serviços Públicos, na pessoa do Sr. Pedro Paulo de Magalhães Bezerra, que sejam realizados os serviços de limpeza, roçagem, abertura de valas, terraplenagem e posterior asfaltamento, da Travessa São Sebastião, localizada no Bairro Novo Horizonte, neste Município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>MANOEL FÉLIX CRUZ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/626/manoel_felix_da_silva_-_req.no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/626/manoel_felix_da_silva_-_req.no001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ilmo. Sr. Nadilson Neves, Diretor de Proteção e defesa do Consumidor ( PROCON/PA ), que seja enviada uma equipe fiscalizadora para verificação dos "preços abusivos" em pontos de venda de gás de cozinha em nossa cidade Santa Izabel do Pará, pois os preços não condizem com a realidade de nosso Município.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/627/manoel_feliz_da_silva_-_req.no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/627/manoel_feliz_da_silva_-_req.no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal em parceria com a Secretaria Municipal de obras Públicas, de nosso município, a seguinte providência:_x000D_
 Reitera Requerimento Nº12/2018 de 21/08/2018 que solicita a construção de um ginásio poliesportivo, coberto com toda a infraestrutura necessária para atendermos aos anseios dos moradores do Distrito de Caraparu, bem como, as comunidades circunvizinhas (baixo Caraparu )</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/628/manoel_felix_da_silva_-_req.no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/628/manoel_felix_da_silva_-_req.no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal em parceria com a Secretaria Municipal de Administração e de Obras Públicas de nosso Município, as seguintes providências: _x000D_
 Informações pelos responsáveis pela obra de construção da nova escola municipal Nestor Herculano, e esclarecimentos quanto ao prazo para entrega da conclusão de mesma, pois está ocasionando vários transtornos a comunidade do Bairro Novo Horizonte, em Nosso Município.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/629/manoel_felix_da_silva_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/629/manoel_felix_da_silva_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Nº 18/19 - que torna o Réveillon do Distrito de Caraparu, em Patrimônio Cultural e Imaterial do Município de Santa Izabel do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/630/manoel_felix_da_silva_-_req.no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/630/manoel_felix_da_silva_-_req.no005_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja atendido o nosso município com o programa biometria itinerante, e que oferta de serviço seja realizado nas comunidades Vitória do Caraparu, Vila do Lago, Matupiriteua e Mucuiabá, em nosso Município, sendo o polo deste atendimento no Distrito de Caraparu pois as dificuldades de agendamento e transporte é muito difícil a esta população menos favorecida.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/632/manoel_felix_da_silva_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/632/manoel_felix_da_silva_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja atendido o nosso Município com o programa biometria itinerante, e que esta oferta de serviço seja realizado nas Comunidades de Maravilha, Santa Maria da Maravilha e Centrinho, sendo o pólo de atendimento na Comunidade da Maravilha, em nosso Município.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/633/manoel_felix_da_silva_-_req.no007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/633/manoel_felix_da_silva_-_req.no007_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja atendido o nosso Município com o programa Biometria itinerante, e que esta oferta de serviço seja realizada nas Comunidades de Pupunhateua, Meruim, Feijoal, Humaniteua e Vila do Sena, sendo o pólo de atendimento na Comunidade de Pupunhateua, em nosso Município.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/635/manoel_felix_da_silva_-_req.no008_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/635/manoel_felix_da_silva_-_req.no008_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os seguintes os seguintes serviços: Construção de banheiros públicos no Distrito de Caraparu, para que nossos visitantes e banhistas diários tenham uma melhor comodidade neste ponto turístico de nossa cidade, que é o balneário do Distrito do Caraparu, ( reitera o requerimento de Nº 05/17, de 11/03/2017. )</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/638/manoel_felix_da_silva_-_req.no009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/638/manoel_felix_da_silva_-_req.no009_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os seguintes serviços, colocação de placas indicativas com as nomenclaturas e as devidas distâncias de cada comunidade do baixo Caraparu para o Distrito de Caraparu, pois com essas informações iremos saber a real distância de cada Comunidade vizinha ao nosso Distrito. ( reitera ao requerimento Nº 07/17, de 07/04/2017. )</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/640/manoel_felix_da_silva_-_req.no010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/640/manoel_felix_da_silva_-_req.no010_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o cronograma de atividades culturais para o Distrito de Caraparu, como esportes, lazer, atrações culturais entre outros na programação do verão/2019 do Distrito de Caraparu, em nosso Município de Santa Izabel do Pará, e que essa programação seja o cronograma oficial da Prefeitura Municipal de nosso Município.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/641/manoel_felix_da_silva_-_req.no011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/641/manoel_felix_da_silva_-_req.no011_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadão Izabelense ao Sr. SUBTEN. BM Manoel Santana dos Santos Filho, pelo reconhecimento aos serviços prestados, em nosso município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta casa de Leis.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/642/manoel_felix_da_silva_-_req.no012_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/642/manoel_felix_da_silva_-_req.no012_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadão Izabelense ao Sr. Tenente aposentado Fernando Antônio da Silva Gama, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/643/manoel_felix_da_silva_-_req.no013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/643/manoel_felix_da_silva_-_req.no013_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja aprovado o presente requerimento, que concede Título de Cidadã Izabelense a Sra. Tânia Marques da Silva, pelo reconhecimento aos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta casa de Leis.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/645/manoel_felix_da_silva_-_req.no014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/645/manoel_felix_da_silva_-_req.no014_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. Ivan da Silva Santos, pelo reconhecimento aos serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/646/manoel_felix_da_silva_-_req.no015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/646/manoel_felix_da_silva_-_req.no015_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadã Izabelense a Sra. Rosileia do Socorro Guimarães da Silva, pelo reconhecimento aos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno nesta Casa de Leis.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/647/manoel_felix_da_silva_-_req.no015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/647/manoel_felix_da_silva_-_req.no015_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Sra. Rosângela Socorro de Lima Paz, pelos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regime Interno desta casa de Leis.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/649/manoel_felix_da_silva_-_req.no017_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/649/manoel_felix_da_silva_-_req.no017_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. Elton Silva de Souza, pelo reconhecimento aos serviços prestados ao nosso município. obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/651/manoel_felix_da_silva_-_req.no018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/651/manoel_felix_da_silva_-_req.no018_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Escolinha de Futebol MF-10 Pedagogia, pelo Reconhecimento aos serviços prestados em nosso município, obedecendo a nossa Lei Orgânica e o Regimento Interno, desta casa de leis.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>MARCO ANTONIO FURTADO TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/652/marco_antonio_teixeira_-_req.no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/652/marco_antonio_teixeira_-_req.no001_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Nº 02/19, que torna o Distrito de Americano em Zona Urbana do Município de Santa Izabel do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/654/marco_antonio_teixeira_-_req.no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/654/marco_antonio_teixeira_-_req.no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuados os serviços de pavimentação asfáltica com toda a infraestrutura necessária para a Comunidade da Maravilha no trecho compreendido do balneário do Taiassuí a referida comunidade acima citada, com 06 km (seis) de asfalto, o qual beneficiará inúmeros moradores, transeuntes, bem como a todos que necessitam fazer o escoamento de seus produtos, e trafegar por essa importante via de acesso entre nosso Município de Santa Izabel do Pará e o Município de Benevides.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/655/marco_antonio_teixeira_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/655/marco_antonio_teixeira_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de limpeza de valas e drenagem, roçagem e posterior terraplenagem em toda a extensão do Ramal do Yuti, na Comunidade de Areia Branca, em nosso Município. ( Reitero Requerimento Nº07/18, de 21/03/2018.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/657/marco_antonio_teixeira_-_req.no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/657/marco_antonio_teixeira_-_req.no005_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de colocação de luminárias públicas em toda a extensão da frente da Comunidade da Areia Branca, precisamente na Rodovia da BR-316, com colocação de portes, braços e lâmpadas para as luminárias públicas que serão instaladas ao longo deste trajeto, para que assim possamos minimizar a insegurança no local, e proporcionar mais segurança para os moradores, pedestres e transeuntes que precisam trafegar nesta importante Rodovia, em nosso Município.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/658/marco_antonio_teixeira_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/658/marco_antonio_teixeira_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de pavimentação asfáltica na passagem conhecida popularmente como "Beco do Piquiá", localizada no bairro do Jurunas, em nosso Município.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/659/marco_antonio_teixeira_-_req.no007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/659/marco_antonio_teixeira_-_req.no007_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas as reformas no Posto de Saúde da Família (PSF), na Comunidade de Quatro Bocas, no Distrito de Americano, e que este Posto esteja com toda a infraestrutura necessária para o atendimento de seus usuários, em nosso Município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/660/marco_antonio_teixeira_-_req.no008a_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/660/marco_antonio_teixeira_-_req.no008a_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que através do setor competente deste Poder Legislativo, seja oficiado ao Excelentíssimo Senhor Helder Barbalho, Governador do Estado do Pará, que através da Secretaria Estadual de Educação, viabiliza a possibilidade de implantar em nosso Município, uma Escola Militar. justificativa: O que justifica o presente requerimento é que além de uma educação de qualidade, os colégios militares reforçam o fortalecimento da educação em nosso Município e a metodologia utilizada reforça o ensino de nossos jovens. Igualmente essas Escolas alcançam excelentes resultados no Índice de Desenvolvimento da Educação Básica (IDEB) e também no Exame Nacional do Ensino Médio (ENEM), neste Município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/662/marco_antonio_teixeira_-_req.no009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/662/marco_antonio_teixeira_-_req.no009_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e drenagem, meio-fio, terraplenagem e posterior asfaltamento das Ruas: WE 05 e WE 06, situadas nos conjuntos habitacionais Mitsuyoshi Kató I e II , em nosso Município, e desta forma tratando com dignidade e respeito, os moradores, transeuntes e pedestres do referido conjunto que tanto necessitam de melhoria em nossa cidade.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/670/marco_antonio_teixeira_-_req.no010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/670/marco_antonio_teixeira_-_req.no010_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita o Título de Honra ao Mérito ao Sr. Carlos Arouck Ferreira Neto, como reconhecimento deste Poder Legislativo e aos relevantes serviços prestados em nosso Município, o qual faz o seu trabalho como Guarda Civil Municipal, neste Município.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/671/marco_antonio_teixeira_-_req.no011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/671/marco_antonio_teixeira_-_req.no011_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito ao Sr. Romário Ferreira Cordovil, como reconhecimento deste Poder Legislativo aos relevantes serviços prestados em nosso Município, o qual faz o seu trabalho como Guarda Civil Municipal, neste Município.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/672/marco_antonio_teixeira_-_req.no012_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/672/marco_antonio_teixeira_-_req.no012_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Glebson do Nascimento Santana, como reconhecimento deste Poder Legislativo e aos relevantes serviços prestados em nosso Município, o qual faz o seu trabalho como Guarda Civil Municipal, neste Município.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/673/marco_antonio_teixeira_-_req.no013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/673/marco_antonio_teixeira_-_req.no013_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Izabelense ao Sr. Ewerton de Souza Fontenele, como reconhecimento deste Poder Legislativo aos serviços prestados em nosso Município, o qual faz o seu trabalho como Gerente de Relacionamento da Caixa Econômica Federal, neste Município.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/674/marco_antonio_teixeira_-_req.no014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/674/marco_antonio_teixeira_-_req.no014_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de terraplenagem, posterior asfaltamento nas Ruas: 13 de Maio e Antônio Avelino, no Bairro de Flamengo, no Distrito de Americano em nosso Município, beneficiando desta maneira os moradores do referido local, assim como, os pedestres e transeuntes da Comunidade que utilizam desta importante via de acesso ao centro de nosso Distrito.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/675/marco_antonio_teixeira_-_req.no015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/675/marco_antonio_teixeira_-_req.no015_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de terraplenagem e posterior asfaltamento na Rua Pimentel, no Distrito de Americano em nosso Município, beneficiando desta maneira os moradores do referido local, bem como, os pedestres e transeuntes da Comunidade que utilizam desta importante via de acesso ao centro de nosso Distrito, em nossa cidade de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/677/marco_antonio_teixeira_-_req.no016_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/677/marco_antonio_teixeira_-_req.no016_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação se necessário de luminárias públicas novas, como também manutenção das luminárias já existentes na Rua Raimundo Gama no Distrito de Americano, em nosso Município de Santa Izabel do Pará, e desta forma tratando com dignidade e respeito os moradores, transeuntes e pedestres do referido distrito de nossa cidade.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/680/marco_antonio_teixeira_-_req.no017_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/680/marco_antonio_teixeira_-_req.no017_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços de limpeza de valas, drenagem e posterior terraplenagem, como também manutenção e colocação de luminárias públicas nas travessas e Ruas da Comunidade 21 de Abril, no Distrito de Americano, em nosso Município, beneficiando desta maneira os moradores da referida localidade.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/681/marco_antonio_teixeira_-_req.no018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/681/marco_antonio_teixeira_-_req.no018_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de limpeza de vala, drenagem, terraplenagem e posterior asfaltamento na Rua Nova no Distrito de Americano, a qual interliga as Ruas: Josy Maria e Raimundo Gama, pois os serviços beneficiarão os moradores e transeuntes das citadas vias públicas, em nosso município.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/687/marco_antonio_teixeira_-_req.no019_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/687/marco_antonio_teixeira_-_req.no019_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de pavimentação asfáltica, com toda a infraestrutura necessária, na Rua Nobuya Suzuki, localizada entre os conjuntos residenciais Alderico Miranda e Edilson Abreu, no bairro do Juazeiro, neste município.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/688/marco_antonio_teixeira_-_req.no020_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/688/marco_antonio_teixeira_-_req.no020_-_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de pavimentação asfáltica, com toda a infraestrutura necessária, na Rua João Queiroz Pinheiro, localizada no conjunto residencial Edilson Abreu, no Bairro do Juazeiro neste Município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/689/marco_antonio_teixeira_-_req.no021_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/689/marco_antonio_teixeira_-_req.no021_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado a iluminação pública em toda a extensão da Comunidade de São Francisco do Itá, bem como manutenção e troca das já existentes no local da referida comunidade, em nosso Município.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/701/marco_antonio_teixeira_-_req.no022_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/701/marco_antonio_teixeira_-_req.no022_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a pavimentação asfáltica, em cerca de 300 metros de extensão na Rua Principal da Comunidade de Conceição do Itá, neste Município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/704/marco_antonio_teixeira_-_req.no023_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/704/marco_antonio_teixeira_-_req.no023_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadão Izabelense ao Sr. Cabo PM João Rogério Rodrigues dos Santos, pelo reconhecimento deste Poder Legislativo Municipal aos relevantes serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/706/marco_antonio_teixeira_-_req.no024_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/706/marco_antonio_teixeira_-_req.no024_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Sra. Soldada QPMP-O Simone Sebastião de Oliveira pelo reconhecimento deste poder Legislativo Municipal e aos relevantes serviços prestados, em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/707/marco_antonio_teixeira_-_req.no025_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/707/marco_antonio_teixeira_-_req.no025_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de cidadão izabelense ao Sr. Paulo Roberto Bogea Umbuzeiro pelo reconhecimento aos serviços prestados em nosso Município, obedecendo a nossa Lei Orgânica e o Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>MARINALDO GALDINO SOARES</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/708/marinaldo_galdino_soares_-_req.no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/708/marinaldo_galdino_soares_-_req.no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Encaminha a Mesa Diretora da Câmara Municipal de Santa Izabel do Pará, o Projeto de Resolução Nº 01/19, que Institui a Frente Parlamentar de Defesa dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/714/marinaldo_galdino_soares_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/714/marinaldo_galdino_soares_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita uma audiência Pública através de convocação, cujo o assunto e a respeito da situação do Mercado Municipal ( Feira dos Produtores Rurais ) e que sejam convidados os órgãos do Ministério Público Estadual; OAB - Subseção Santa Izabel do Pará, representantes da Caixa Econômica Federal, Executivo Municipal, Secretarias de Obras Públicas, de Administração Pública e de Meio Ambiente, representantes dos Feirantes de nosso Município, bem como, Ministério Público Federal (MPF) e ( SEMAGRI )</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/715/marinaldo_galdino_soares_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/715/marinaldo_galdino_soares_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através das Secretarias de Obras de Transportes e Serviços Públicos, os seguintes serviços:_x000D_
 Solicitação de recuperação do Ramal Gerson Brito, localizado na Comunidade de Areia Branca e que mesmo diante de constantes encaminhamentos, nenhuma providência foi tomada até a presente data, ocasionando sérios transtornos aos moradores e agricultores que necessitam desta importante via de acesso e escoamento de produtos de hortaliças.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/716/marinaldo_galdino_soares_-_req.no009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/716/marinaldo_galdino_soares_-_req.no009_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizados os serviços de extensão e ampliação da rede de iluminação pública das Ruas São José e São Domingos, no Bairro Novo, tendo em vista que após a intervenção deste Vereador, junto a Rede Celpa, viabilizou a implantação de postes nas referidas ruas.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/717/marinaldo_galdino_soares_-_req.no010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/717/marinaldo_galdino_soares_-_req.no010_-_2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de revitalização e reforma das quadras de areia, localizadas no Ginásio Poliesportivo de Santa Izabel do Pará, bem como a restauração dos banheiros públicos localizados na área externa do Ginásio Poliesportivo, em nosso Município.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/722/marinaldo_galdino_soares_-_req.no013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/722/marinaldo_galdino_soares_-_req.no013_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Nº11/19, que estabelece prioridade no atendimento em estabelecimentos públicos e privados às pessoas com transtorno do Espectro Autista - TEA, no Município de Santa Izabel do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/725/marinaldo_galdino_soares_-_req.no014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/725/marinaldo_galdino_soares_-_req.no014_-_2019.pdf</t>
   </si>
   <si>
     <t>Que apresenta a Nobre Mesa Diretora desta Edilidade, a seguinte providência: _x000D_
 Que seja realizada através deste Poder Legislativo uma Sessão  Especial, com o fato de se apurar o real estado, bem como as condições de infraestrutura em que se encontra, no momento a área, edificação e bem móveis do grupo escolar Silvio Nascimento.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/727/marinaldo_galdino_soares_-_req.no016_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/727/marinaldo_galdino_soares_-_req.no016_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a reforma completa e ampliação da ESF - Estratégia de Saúde Familiar, na Comunidade de Pupunhateua, neste Município.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/729/marinaldo_galdino_soares_-_req.no015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/729/marinaldo_galdino_soares_-_req.no015_-_2019.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/730/marinaldo_galdino_soares_-_req.no016_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/730/marinaldo_galdino_soares_-_req.no016_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a completa reforma e ampliação da Escola de Ensino Infantil e Fundamental Marilete Ferreira da Silva, localizada no Bairro Novo, em nosso Município.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/732/marinaldo_galdino_soares_-_req.no018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/732/marinaldo_galdino_soares_-_req.no018_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Resolução Nº 02/19 para a criação da Lei da Frente Parlamentar em defesa do Patrimônio Histórico, Artístico e Cultural no Âmbito da Câmara Municipal de Santa Izabel do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/733/marinaldo_galdino_soares_-_req.no019_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/733/marinaldo_galdino_soares_-_req.no019_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta Projeto de Resolução Nº 03/19, para criação da Lei da Frente Parlamentar e Proteção e Defesa dos Animais no Âmbito da Câmara Municipal de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/735/marinaldo_galdino_soares_-_req.no020_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/735/marinaldo_galdino_soares_-_req.no020_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado serviços de limpeza, meio-fio, terraplenagem e posterior asfaltamento nas Ruas: Antônio Francisco de Souza e Antônio Brito do Nascimento, ruas estas localizadas no Bairro Novo em nosso Município.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/736/marinaldo_galdino_soares_-_req.no021_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/736/marinaldo_galdino_soares_-_req.no021_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a conclusão da construção do muro da Escola de Ensino Médio Albertina Leitão ( CAIC ), Localizada no Bairro Novo, bem como a completa reforma da referida unidade de ensino do nosso Município.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/738/marinaldo_galdino_soares_-_req.no022_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/738/marinaldo_galdino_soares_-_req.no022_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita completa reforma e ampliação da Escola Municipal Raimundo Soares, localizada na Comunidade de Santa Rosa, como também em caráter de urgência, solicita também a completa reforma do Auditório da referida unidade de ensino, neste município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/740/marinaldo_galdino_soares_-_req.no023_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/740/marinaldo_galdino_soares_-_req.no023_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam direcionados recursos financeiros através de Emenda Parlamentar, para realização da construção de uma (01) Quadra Esportiva coberta no Bairro Jardim Miraí, pois o citado Bairro é um dos mais populosos de nossa cidade e sabendo da importância do Esporte no cotidiano e aliado as desigualdades sociais em nosso Município.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/741/marinaldo_galdino_soares_-_req.no025_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/741/marinaldo_galdino_soares_-_req.no025_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de extensão e ampliação completa da Rede de Iluminação Pública em Todo o Ramal da Vila Nova, na Comunidade de Areia Branca, tendo em vista que os transeuntes e moradores, necessitam deste atendimento básico, o qual melhorará a segurança e o direito de ir e vir de cada cidadão do Nosso Município.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/744/marinaldo_galdino_soares_-_req.no026_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/744/marinaldo_galdino_soares_-_req.no026_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de terraplenagem, drenagem, meio fio, limpeza de valas e posterior asfaltamento em toda a extensão da Rua do Fio, rua esta localizada entre os Bairros: Jardim Miraí e Bairro Novo, pois os citados Bairros são bastante populosos de nossa cidade, e sabendo da importância da via de acesso a outros Bairros que solicitamos o referido serviço, o qual trará bastante benefício aos moradores e transeuntes no local, em nosso município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/745/marinaldo_galdino_soares_-_req.no027_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/745/marinaldo_galdino_soares_-_req.no027_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de limpeza, drenagem e recuperação da Rua Antônio Pontes, localizada nas limitações de três Bairros: Centro, Jardim Miraí e São Raimundo, neste Município.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/746/marinaldo_galdino_soares_-_req.no028_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/746/marinaldo_galdino_soares_-_req.no028_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de abertura de valas, limpeza, drenagem e posterior asfaltamento da Rua Raimundo Viana dos Santos, localizada no Bairro do Triângulo, neste Município.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/747/marinaldo_galdino_soares_-_req.no029_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/747/marinaldo_galdino_soares_-_req.no029_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de abertura de valas, limpeza, drenagem, terraplenagem e posterior asfaltamento das Ruas Ana Frida Holanda e Leonildo Azevedo, localizadas no Bairro Jardim das Acácias, neste Município.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/748/marinaldo_galdino_soares_-_req.no030_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/748/marinaldo_galdino_soares_-_req.no030_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados serviços de abertura de valas, limpeza, drenagem, terraplenagem e posterior asfaltamento das Travessas Tereza Miranda e Dom Pedro II, localizadas no Bairro Jardim Paraíso, neste Município.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/751/marinaldo_galdino_soares_-_req.no032_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/751/marinaldo_galdino_soares_-_req.no032_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Honra ao Mérito a Sra. Alessandra Haber Carvalho, pessoa de relevantes serviços prestados em nosso Município, contribuindo consideravelmente no crescimento do nosso Município.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/752/marinaldo_galdino_soares_-_req.no033_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/752/marinaldo_galdino_soares_-_req.no033_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadão Izabelense ao Sr. Paulo Roberto de Almeida de Mello, pessoa de relevantes serviços prestados ao nosso Município, contribuindo consideravelmente no crescimento da nossa cidade.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/753/marinaldo_galdino_soares_-_req.no034_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/753/marinaldo_galdino_soares_-_req.no034_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam solicitados os serviços de instalação de rede elétrica na região denominada de Vila Rica, localizada no Ramal do Mocambo, no Município de Santa Izabel do Pará, no Estado do Pará, considerando que a Comunidade denominada Vila Rica, possui dezenas de famílias que utilizam rede clandestina de energia, e que por meio de anseio popular manifestam eminente desejo de regularização junto a concessionária responsável neste Município.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/755/marinaldo_galdino_soares_-_req.no036_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/755/marinaldo_galdino_soares_-_req.no036_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado a esta Casa de Leis, informações quanto a aquisição de uma área de terra para a construção de um Novo Cemitério Público, considerando o atual estado de calamidade do cemitério Nossa Senhora das Dores, em nosso Município. ( Reiterando o Requerimento Nº 05/18, de 23/02/2018.)</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>RAIMUNDO BARBOSA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/757/raimundo_lima_-_req.no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/757/raimundo_lima_-_req.no001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo detalhado, para que a Escola Municipal de Tacajós tenha em sua grade curricular o ensino ampliado para o ensino fundamental completo até o 9º ano, devido o grande número de alunos e crianças ribeirinhas, pois os mesmos acordam muito cedo para pegar o transporte que são as embarcações e muitos desses alunos de deslocam para as escolas localizadas ao longo da PA-140, como por exemplo, a escola municipal Francisca Félix e outras.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/758/raimundo_lima_-_req.no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/758/raimundo_lima_-_req.no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada completa reforma na Escola Santo Antônio localizada na Comunidade Foz do Jundiaí, haja visto que com esse serviço iremos proporcionar uma melhor qualidade de vida e de ensino aos estudantes da referida Comunidade, neste Município.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/760/raimundo_lima_-_req.no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/760/raimundo_lima_-_req.no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada completa reforma no Refeitório da Escola Santa Quitéria localizada na mesma comunidade, haja vista que com este serviço iremos proporcionar uma melhor qualidade de vida aos estudantes da referida comunidade, neste município.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/762/raimundo_lima_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/762/raimundo_lima_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado completa reforma na Quadra Esportiva Coberta na Comunidade do Tacajós, haja vista que com este serviço iremos proporcionar uma melhor qualidade de vida na prática de esportes aos usuários e moradores da referida comunidade, neste município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/763/raimundo_lima_-_req.no005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/763/raimundo_lima_-_req.no005_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito iluminação pública em toda a extensão do Ramal da comunidade do Cacoal, em nosso Município.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/764/raimundo_lima_-_req.no006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/764/raimundo_lima_-_req.no006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado através de emenda parlamentar, recursos destinados para recuperação e conclusão do Ramal de acesso da comunidade agro extrativista do Cacoal, em nosso Município.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/765/raimundo_lima_-_req.no007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/765/raimundo_lima_-_req.no007_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado através de Emenda Parlamentar, recursos financeiros destinados à construção de uma orla ribeirinha com toda a infraestrutura necessária para a sede da comunidade agro extrativista do Cacoal, em nosso município.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/766/raimundo_lima_-_req.no008_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/766/raimundo_lima_-_req.no008_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de limpeza de valas, drenagem, meio fio, terraplenagem e posterior asfaltamento das Ruas: da Paz e Aliança com Deus, no Bairro Jardim Florestal, em nosso Município.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/767/raimundo_lima_-_req.no010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/767/raimundo_lima_-_req.no010_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Exmª Deputada Federal Srª Elcione Barbalho, que através de Emenda Parlamentar consiga recursos financeiros para aquisição de uma (01) Ambulância para atender a região da comunidade de Tacajós.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/770/raimundo_lima_-_req.no011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/770/raimundo_lima_-_req.no011_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmº Deputado Estadual o Sr. Renato Ogawa, que através de Emenda Parlamentar, consiga recursos financeiros para a compra de 02 (dois) Quilômetros de asfalto, em nosso Município.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Apresenta o projeto de Lei Nº 22/19, que dispõe sobre a regulamentação e o reconhecimento no âmbito do Município de Santa Izabel do Pará, da Comunidade Quilombola de Jacarequara, como pertencente aos limites de nosso Município de Santa Izabel do Pará, conforme documentos dos documentos dos Governos Estadual e Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/815/raimundo_lima_-_req.no013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/815/raimundo_lima_-_req.no013_-_2019.pdf</t>
   </si>
   <si>
     <t>Que concede Título de Cidadã Izabelense a Sra. Ana Lídia Tavares da Trindade, como reconhecimento deste poder Legislativo e aos relevantes serviços prestados em nosso Município, o qual faz o seu trabalho no âmbito do serviço público e na área de educação, neste município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/816/raimundo_lima_-_req.no014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/816/raimundo_lima_-_req.no014_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a presidente da Fundação ParáPaz, Pastora Ray Tavares, que seja implantado o núcleo da Fundação ParáPaz, no Município de Santa Izabel do Pará, objetivando estender aos nossos munícipes com os serviços ofertados por essa conceituada Fundação.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/817/raimundo_lima_-_req.no015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/817/raimundo_lima_-_req.no015_-_2019.pdf</t>
   </si>
   <si>
     <t>Que seja retomada as obras da Escola Jardim das Garças, qual fica que fica localizada no Conjunto Habitacional Jardim das Garças, neste Município.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>RICARDO LUIZ AMARAL SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/822/ricardo_luiz_amaral_santos_-_req.001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/822/ricardo_luiz_amaral_santos_-_req.001_-_2019.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei 01/2019, que cria o Parque Ambiental Municipal, tornando a Área do Horto Florestal em Unidade de Conservação Ambiental Municipal no Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/825/ricardo_luiz_amaral_santos_-_req.002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/825/ricardo_luiz_amaral_santos_-_req.002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam providenciados os serviços de alargamento, limpeza de valas, drenagem, calçada e meio fio, com posterior pavimentação asfáltica, da Travessa Uxiteua II, no Bairro Novo, em nosso Município.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/827/ricardo_luiz_amaral_santos_-_req.003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/827/ricardo_luiz_amaral_santos_-_req.003_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam providenciados os serviços de terraplenagem, drenagem, meio fio e pavimentação asfáltica da Travessa Ângelo Cardoso, localizada no Bairro Novo, em nosso Município, em virtude da situação em que se encontra a referida Via e sua Grande Importância para o referido Bairro.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/828/ricardo_luiz_amaral_santos_-_req.004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/828/ricardo_luiz_amaral_santos_-_req.004_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços de pavimentação, drenagem, colocação de meio fio e sinalização na Rua Edilson Abreu, Rua esta localizada no Bairro Novo Horizonte, em nosso Município.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/830/ricardo_luiz_amaral_santos_-_req.005_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/830/ricardo_luiz_amaral_santos_-_req.005_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços de pavimentação asfáltica, drenagem, colocação de meio fio e sinalização na Rua Antônio Pontes e Travessa Três Irmãos, localizadas no Bairro do Centro, compreendendo os Bairros do Triângulo e Miraí, em nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/832/ricardo_luiz_amaral_santos_-_req.006_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/832/ricardo_luiz_amaral_santos_-_req.006_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita o serviço de recuperação da Praça e Arena localizada no Bairro Jardim Florestal, assim como realize a manutenção e instalação de luminárias públicas nas Ruas no entorno da referida Praça, em nosso Município de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/834/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/834/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de revitalização da Praça e Arena Esportiva localizadas no conjunto residencial Edilson Abreu , no Bairro do Juazeiro em nosso Município.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/836/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/836/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam providenciados os serviços de revitalização da Praça e Arena Esportiva, localizadas no Conjunto Residencial Edilson Abreu, no Bairro do Juazeiro, em nosso Município.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/837/ricardo_luiz_amaral_santos_-_req.008_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/837/ricardo_luiz_amaral_santos_-_req.008_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de drenagem, e meio fio e pavimentação asfáltica , como também posterior sinalização da Rua Jakcilândia e Passagem Chapecoense, no Bairro Jardim Miraí, em nossa Cidade.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/838/ricardo_luiz_amaral_santos_-_req.009_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/838/ricardo_luiz_amaral_santos_-_req.009_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam dadas as devidas informações quanto a execução e conclusão da Obra da Feira do Produtor Rural , devido a situação nas instalações provisórias em que se encontram os produtores Rurais, para a comercialização de seus produtos, em nosso Município.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/839/ricardo_luiz_amaral_santos_-_req.010_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/839/ricardo_luiz_amaral_santos_-_req.010_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que encaminhe a esta Casa de Leis o Ilmº. Secretário Municipal de Obras Públicas, Sr. Pedro Paulo de Magalhães Bezerra, em data e hora a ser marcados posteriormente, pra prestar os devidos esclarecimentos referentes a situação que se encontra a Unidade de Saúde da Família, no Bairro Novo Horizonte, em nosso Município.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/842/ricardo_luiz_amaral_santos_-_req.011_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/842/ricardo_luiz_amaral_santos_-_req.011_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado em caráter de urgência os serviços de drenagem na Travessa Santa Izabel em nosso Município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/843/ricardo_luiz_amaral_santos_-_req.012_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/843/ricardo_luiz_amaral_santos_-_req.012_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Construção de uma Creche com toda a infraestrutura necessária, no Bairro Novo Horizonte, em nosso Município.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/844/ricardo_luiz_amaral_santos_-_req.013_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/844/ricardo_luiz_amaral_santos_-_req.013_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um Portal de Identificação de Entrada e Saída, dos limites do nosso Município, referentes a BR-316 e a PA-140 objetivando mostrar a identidade do município e deixar a entrada da cidade mais atrativa, elevando assim o potencial turístico de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/845/ricardo_luiz_amaral_santos_-_req.014_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/845/ricardo_luiz_amaral_santos_-_req.014_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito, à Igreja da Assembleia de Deus Tenda da Vitória, como reconhecimento deste Poder Legislativo, pelos relevantes serviços prestados, no âmbito da área religiosa, tendo a frente o Pastor Luciano Alves Batista, o qual faz seu trabalho em prol da comunidade izabelense, principalmente aos moradores do Bairro Novo.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/847/ricardo_luiz_amaral_santos_-_req.015_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/847/ricardo_luiz_amaral_santos_-_req.015_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Heronildo Sebastião Freitas da Silva, como reconhecimento deste Poder Legislativo aos relevantes serviços prestados em nosso município, exercendo suas atividades como Servidor Público Municipal.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/848/ricardo_luiz_amaral_santos_-_req.016_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/848/ricardo_luiz_amaral_santos_-_req.016_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de cidadão Izabelense, ao Sr. Gesson Pereira Veiga, como reconhecimento deste Poder Legislativo aos relevantes serviços Prestados em nosso Município.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/850/ricardo_luiz_amaral_santos_-_req.017_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/850/ricardo_luiz_amaral_santos_-_req.017_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de cidadão Izabelense a Sra. Maria David Ferreira Veiga, como reconhecimento deste Poder Legislativo aos relevantes serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/851/ricardo_luiz_amaral_santos_-_req.018_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/851/ricardo_luiz_amaral_santos_-_req.018_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam providenciados os serviços de limpeza e abertura de todo o prolongamento do igarapé Santa Izabel, principalmente na área onde corta o Bairro Jardim das Acácias, em nosso Município.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/852/ricardo_luiz_amaral_santos_-_req.019_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/852/ricardo_luiz_amaral_santos_-_req.019_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a completa desobstrução em todo o prolongamento do Igarapé Jordão, o qual se inicia no Bairro Jardim Paraíso até a Rodovia PA-140, haja vista, que o referido igarapé está quase em sua totalidade fechado, em seu curso normal e com a proximidade do inverno irá prejudicar vários moradores por falta de manutenção do referido igarapé.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>ROGÉRIO NOBRE DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/854/rogerio_nobre_de_sousa_-_req.001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/854/rogerio_nobre_de_sousa_-_req.001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja destinado através de Emenda Parlamentar recursos financeiros para o nosso Município de Santa Izabel do Pará, com o fim de que seja realizado serviços de revitalização da Escola Silvio Nascimento, um dos patrimônios da Educação, que hoje encontra-se no completo abandono e deteriorado com o passar dos anos.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>VIRGÍLIO KENNEDY DA SILVA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/856/virgilio_kennedy_-_req.no001_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/856/virgilio_kennedy_-_req.no001_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita Informações quanto ao andamento de recapeamento da PA-416 com drenagem e meio fio, devido ao atraso desta Obra no Distrito de Americano, onde o prazo para a entrega estava previsto para sete( 07 ) meses e prazo foi ultrapassado há mais de um (01) ano e 02(dois) meses, em um valor aproximadamente de quase R$ 7.000,000,00 ( sete milhões de reais), a qual atualmente, está sendo acompanhada pelo Ministério Público.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/858/virgilio_kennedy_-_req.no002_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/858/virgilio_kennedy_-_req.no002_-_2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja enviado a essa Casa de Leis,um Projeto de Lei com o Assunto referente ao reajuste de salários dos conselheiros tutelares, considerando que o salário atualmente dos mesmos é de R$1.200,00 ( mil e duzentos reais ) e não tem reajuste para os mesmos a quase 30 (três) anos aproximadamente, como também solicito a nova tabela de remuneração de salários dos conselheiros tutelares de Santa Izabel do Pará.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/861/virgilio_kennedy_-_req.no003_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/861/virgilio_kennedy_-_req.no003_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Christoffer Rodrigo Freitas da Silva, como reconhecimento do Poder Legislativo, pelos relevantes serviços prestados em nossa cidade, contribuindo consideravelmente na área da juventude izabelense, para o desenvolvimento desse Município</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/862/virgilio_kennedy_-_req.no004_-_2019.pdf</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/862/virgilio_kennedy_-_req.no004_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Izabelense ao Sr. Francisco Moreira da Cruz Júnior, como reconhecimento do Poder Legislativo pelos relevantes serviços prestados em nossa cidade, contribuindo consideravelmente na área da saúde neste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3398,68 +3398,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/299/alex_sandro_saraiva_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/300/alex_sandro_saraiva_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/302/alex_sandro_saraiva_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/303/alex_sandro_saraiva_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/306/alex_sandro_saraiva_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/307/alex_sandro_saraiva_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/311/alex_sandro_saraiva_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/312/alex_sandro_saraiva_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/330/alex_sandro_saraiva_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/342/alex_sandro_saraiva_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/344/alex_sandro_saraiva_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/345/alex_sandro_saraiva_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/347/alex_sandro_saraiva_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/349/alex_sandro_saraiva_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/351/alex_sandro_saraiva_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/352/alex_sandro_saraiva_-_req.no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/356/alex_sandro_saraiva_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/361/alex_sandro_saraiva_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/363/alex_sandro_saraiva_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/365/alex_sandro_saraiva_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/366/alex_sandro_saraiva_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/367/alex_sandro_saraiva_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/368/alex_sandro_saraiva_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/369/alex_sandro_saraiva_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/371/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/372/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/380/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/382/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/386/edimilson_ribeiro_de_lima_-_req._no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/396/edimilson_ribeiro_de_lima_-_req._no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_n._10.19-ver._edimilson..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/399/edimilson_ribeiro_de_lima_-_req._no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/400/edimilson_ribeiro_de_lima_-_req._no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/401/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/402/edimilson_ribeiro_de_lima_-_req._no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/403/edimilson_ribeiro_de_lima_-_req._no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/404/edimilson_ribeiro_de_lima_-_req._no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/405/edimilson_ribeiro_de_lima_-_req._no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/406/edimilson_ribeiro_de_lima_-_req._no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/407/edimilson_ribeiro_de_lima_-_req._no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/408/edimilson_ribeiro_de_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/409/edimilson_ribeiro_de_lima_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/410/edimilson_ribeiro_de_lima_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/411/edimilson_ribeiro_de_lima_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/412/edimilson_ribeiro_de_lima_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/413/edimilson_ribeiro_de_lima_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/414/edimilson_ribeiro_de_lima_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/415/edimilson_ribeiro_de_lima_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/416/edimilson_ribeiro_de_lima_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/417/edimilson_ribeiro_de_lima_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/418/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/419/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/420/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/421/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/422/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/423/edivaldo_correa_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/424/edivaldo_correa_lima_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/425/edivaldo_correa_lima_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/426/edivaldo_correa_lima_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/433/edivaldo_correa_lima_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/434/edivaldo_correa_lima_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/437/edivaldo_correa_lima_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/438/edivaldo_correa_lima_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/440/edivaldo_correa_lima_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/442/edivaldo_correa_lima_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/447/edivaldo_correa_lima_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/448/edivaldo_correa_lima_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/449/edivaldo_correa_lima_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/451/edivaldo_correa_lima_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/453/edivaldo_correa_lima_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/455/edivaldo_correa_lima_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/467/edivaldo_correa_lima_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/469/edivaldo_correa_lima_-_req.no027_-_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/470/edivaldo_correa_lima_-_req.no028_-_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/475/edivaldo_correa_lima_-_req.no029_-_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/477/edivaldo_correa_lima_-_req.no030_-_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/478/edivaldo_correa_lima_-_req.no031_-_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/480/henrique_da_cunha_alexandre_-_reque_no_001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/482/henrique_da_cunha_alexandre_-_reque_no_002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/485/henrique_da_cunha_alexandre_-_reque_no_003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/487/henrique_da_cunha_alexandre_-_reque_no_004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/488/henrique_da_cunha_alexandre_-_reque_no_005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/495/josivaldo_de_oliveira_lima_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/499/josivaldo_de_oliveira_lima_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/501/josivaldo_de_oliveira_lima_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/503/josivaldo_de_oliveira_lima_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/504/josivaldo_de_oliveira_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/510/jose_maria_ferreira_nunes_-_req.001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/518/jose_maria_ferreira_nunes_-_req.002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/520/jose_maria_ferreira_nunes_-_req.003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/524/jose_maria_ferreira_nunes_-_req.004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/525/jose_maria_ferreira_nunes_-_req.005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/528/jose_maria_ferreira_nunes_-_req.006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/529/jose_maria_ferreira_nunes_-_req.007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/531/jose_maria_ferreira_nunes_-_req.008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/535/jose_maria_ferreira_nunes_-_req.009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/539/jose_maria_ferreira_nunes_-_req.010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/541/jose_maria_ferreira_nunes_-_oficio.011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/544/jose_maria_ferreira_nunes_-_req.012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/548/jose_maria_ferreira_nunes_-_req.013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/549/jose_maria_ferreira_nunes_-_req.014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/554/jose_maria_ferreira_nunes_-_req.015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/556/jose_maria_ferreira_nunes_-_req.016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/557/jose_maria_ferreira_nunes_-_req.017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/559/jose_maria_ferreira_nunes_-_req.018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/560/jose_maria_ferreira_nunes_-_req.019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/561/jose_maria_ferreira_nunes_-_req.020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/562/jose_maria_ferreira_nunes_-_req.021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/564/jose_maria_ferreira_nunes_-_req.022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/565/jose_maria_ferreira_nunes_-_req.023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/566/jose_maria_ferreira_nunes_-_req.024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/567/jucelito_matos_campos_-_reque_no_001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/570/jucelito_matos_campos_-_reque_no_002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/572/jucelito_matos_campos_-_reque_no_003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/573/jucelito_matos_campos_-_reque_no_004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/577/jucelito_matos_campos_-_reque_no_005_-_2019_-_copia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/583/jucelito_matos_campos_-_reque_no_06_-_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/588/jucelito_matos_campos_-_reque_no_007_-_2019_-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/592/jucelito_matos_campos_-_reque_no_008_-_2019_-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/596/jucelito_matos_campos_-_reque_no_11_-_2019_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/598/jucelito_matos_campos_-_reque_no_12_-_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/600/jucelito_matos_campos_-_reque_no_13_-_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/602/jucelito_matos_campos_-_reque_no_14_-_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/603/jucelito_matos_campos_-_reque_no_15_-_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/605/jucelito_matos_campos_-_reque_no_16_-_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/607/jucelito_matos_campos_-_reque_no_17_-_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/609/jucelito_matos_campos_-_reque_no_18_-_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/611/jucelito_matos_campos_-_reque_no_19_-_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/612/jucelito_matos_campos_-_reque_no_20_-_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/614/luiz_matias_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/616/luiz_matias_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/617/luiz_matias_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/619/luiz_matias_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/620/luiz_matias_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/622/luiz_matias_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/624/luiz_matias_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/625/luiz_matias_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/626/manoel_felix_da_silva_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/627/manoel_feliz_da_silva_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/628/manoel_felix_da_silva_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/629/manoel_felix_da_silva_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/630/manoel_felix_da_silva_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/632/manoel_felix_da_silva_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/633/manoel_felix_da_silva_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/635/manoel_felix_da_silva_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/638/manoel_felix_da_silva_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/640/manoel_felix_da_silva_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/641/manoel_felix_da_silva_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/642/manoel_felix_da_silva_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/643/manoel_felix_da_silva_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/645/manoel_felix_da_silva_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/646/manoel_felix_da_silva_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/647/manoel_felix_da_silva_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/649/manoel_felix_da_silva_-_req.no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/651/manoel_felix_da_silva_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/652/marco_antonio_teixeira_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/654/marco_antonio_teixeira_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/655/marco_antonio_teixeira_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/657/marco_antonio_teixeira_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/658/marco_antonio_teixeira_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/659/marco_antonio_teixeira_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/660/marco_antonio_teixeira_-_req.no008a_-_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/662/marco_antonio_teixeira_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/670/marco_antonio_teixeira_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/671/marco_antonio_teixeira_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/672/marco_antonio_teixeira_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/673/marco_antonio_teixeira_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/674/marco_antonio_teixeira_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/675/marco_antonio_teixeira_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/677/marco_antonio_teixeira_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/680/marco_antonio_teixeira_-_req.no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/681/marco_antonio_teixeira_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/687/marco_antonio_teixeira_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/688/marco_antonio_teixeira_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/689/marco_antonio_teixeira_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/701/marco_antonio_teixeira_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/704/marco_antonio_teixeira_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/706/marco_antonio_teixeira_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/707/marco_antonio_teixeira_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/708/marinaldo_galdino_soares_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/714/marinaldo_galdino_soares_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/715/marinaldo_galdino_soares_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/716/marinaldo_galdino_soares_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/717/marinaldo_galdino_soares_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/722/marinaldo_galdino_soares_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/725/marinaldo_galdino_soares_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/727/marinaldo_galdino_soares_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/729/marinaldo_galdino_soares_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/730/marinaldo_galdino_soares_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/732/marinaldo_galdino_soares_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/733/marinaldo_galdino_soares_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/735/marinaldo_galdino_soares_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/736/marinaldo_galdino_soares_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/738/marinaldo_galdino_soares_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/740/marinaldo_galdino_soares_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/741/marinaldo_galdino_soares_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/744/marinaldo_galdino_soares_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/745/marinaldo_galdino_soares_-_req.no027_-_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/746/marinaldo_galdino_soares_-_req.no028_-_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/747/marinaldo_galdino_soares_-_req.no029_-_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/748/marinaldo_galdino_soares_-_req.no030_-_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/751/marinaldo_galdino_soares_-_req.no032_-_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/752/marinaldo_galdino_soares_-_req.no033_-_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/753/marinaldo_galdino_soares_-_req.no034_-_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/755/marinaldo_galdino_soares_-_req.no036_-_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/757/raimundo_lima_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/758/raimundo_lima_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/760/raimundo_lima_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/762/raimundo_lima_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/763/raimundo_lima_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/764/raimundo_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/765/raimundo_lima_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/766/raimundo_lima_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/767/raimundo_lima_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/770/raimundo_lima_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/815/raimundo_lima_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/816/raimundo_lima_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/817/raimundo_lima_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/822/ricardo_luiz_amaral_santos_-_req.001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/825/ricardo_luiz_amaral_santos_-_req.002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/827/ricardo_luiz_amaral_santos_-_req.003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/828/ricardo_luiz_amaral_santos_-_req.004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/830/ricardo_luiz_amaral_santos_-_req.005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/832/ricardo_luiz_amaral_santos_-_req.006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/834/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/836/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/837/ricardo_luiz_amaral_santos_-_req.008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/838/ricardo_luiz_amaral_santos_-_req.009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/839/ricardo_luiz_amaral_santos_-_req.010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/842/ricardo_luiz_amaral_santos_-_req.011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/843/ricardo_luiz_amaral_santos_-_req.012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/844/ricardo_luiz_amaral_santos_-_req.013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/845/ricardo_luiz_amaral_santos_-_req.014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/847/ricardo_luiz_amaral_santos_-_req.015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/848/ricardo_luiz_amaral_santos_-_req.016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/850/ricardo_luiz_amaral_santos_-_req.017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/851/ricardo_luiz_amaral_santos_-_req.018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/852/ricardo_luiz_amaral_santos_-_req.019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/854/rogerio_nobre_de_sousa_-_req.001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/856/virgilio_kennedy_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/858/virgilio_kennedy_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/861/virgilio_kennedy_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/862/virgilio_kennedy_-_req.no004_-_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/299/alex_sandro_saraiva_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/300/alex_sandro_saraiva_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/302/alex_sandro_saraiva_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/303/alex_sandro_saraiva_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/306/alex_sandro_saraiva_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/307/alex_sandro_saraiva_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/311/alex_sandro_saraiva_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/312/alex_sandro_saraiva_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/330/alex_sandro_saraiva_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/342/alex_sandro_saraiva_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/344/alex_sandro_saraiva_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/345/alex_sandro_saraiva_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/347/alex_sandro_saraiva_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/349/alex_sandro_saraiva_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/351/alex_sandro_saraiva_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/352/alex_sandro_saraiva_-_req.no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/356/alex_sandro_saraiva_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/361/alex_sandro_saraiva_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/363/alex_sandro_saraiva_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/365/alex_sandro_saraiva_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/366/alex_sandro_saraiva_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/367/alex_sandro_saraiva_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/368/alex_sandro_saraiva_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/369/alex_sandro_saraiva_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/371/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/372/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/380/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/382/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/386/edimilson_ribeiro_de_lima_-_req._no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/396/edimilson_ribeiro_de_lima_-_req._no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_n._10.19-ver._edimilson..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/399/edimilson_ribeiro_de_lima_-_req._no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/400/edimilson_ribeiro_de_lima_-_req._no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/401/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/402/edimilson_ribeiro_de_lima_-_req._no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/403/edimilson_ribeiro_de_lima_-_req._no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/404/edimilson_ribeiro_de_lima_-_req._no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/405/edimilson_ribeiro_de_lima_-_req._no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/406/edimilson_ribeiro_de_lima_-_req._no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/407/edimilson_ribeiro_de_lima_-_req._no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/408/edimilson_ribeiro_de_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/409/edimilson_ribeiro_de_lima_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/410/edimilson_ribeiro_de_lima_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/411/edimilson_ribeiro_de_lima_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/412/edimilson_ribeiro_de_lima_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/413/edimilson_ribeiro_de_lima_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/414/edimilson_ribeiro_de_lima_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/415/edimilson_ribeiro_de_lima_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/416/edimilson_ribeiro_de_lima_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/417/edimilson_ribeiro_de_lima_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/418/edimilson_ribeiro_de_lima_-_req._no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/419/edimilson_ribeiro_de_lima_-_req._no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/420/edimilson_ribeiro_de_lima_-_req._no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/421/edimilson_ribeiro_de_lima_-_req._no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/422/edimilson_ribeiro_de_lima_-_req._no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/423/edivaldo_correa_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/424/edivaldo_correa_lima_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/425/edivaldo_correa_lima_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/426/edivaldo_correa_lima_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/433/edivaldo_correa_lima_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/434/edivaldo_correa_lima_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/437/edivaldo_correa_lima_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/438/edivaldo_correa_lima_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/440/edivaldo_correa_lima_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/442/edivaldo_correa_lima_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/447/edivaldo_correa_lima_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/448/edivaldo_correa_lima_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/449/edivaldo_correa_lima_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/451/edivaldo_correa_lima_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/453/edivaldo_correa_lima_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/455/edivaldo_correa_lima_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/467/edivaldo_correa_lima_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/469/edivaldo_correa_lima_-_req.no027_-_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/470/edivaldo_correa_lima_-_req.no028_-_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/475/edivaldo_correa_lima_-_req.no029_-_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/477/edivaldo_correa_lima_-_req.no030_-_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/478/edivaldo_correa_lima_-_req.no031_-_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/480/henrique_da_cunha_alexandre_-_reque_no_001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/482/henrique_da_cunha_alexandre_-_reque_no_002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/485/henrique_da_cunha_alexandre_-_reque_no_003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/487/henrique_da_cunha_alexandre_-_reque_no_004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/488/henrique_da_cunha_alexandre_-_reque_no_005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/495/josivaldo_de_oliveira_lima_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/499/josivaldo_de_oliveira_lima_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/501/josivaldo_de_oliveira_lima_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/503/josivaldo_de_oliveira_lima_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/504/josivaldo_de_oliveira_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/510/jose_maria_ferreira_nunes_-_req.001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/518/jose_maria_ferreira_nunes_-_req.002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/520/jose_maria_ferreira_nunes_-_req.003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/524/jose_maria_ferreira_nunes_-_req.004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/525/jose_maria_ferreira_nunes_-_req.005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/528/jose_maria_ferreira_nunes_-_req.006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/529/jose_maria_ferreira_nunes_-_req.007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/531/jose_maria_ferreira_nunes_-_req.008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/535/jose_maria_ferreira_nunes_-_req.009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/539/jose_maria_ferreira_nunes_-_req.010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/541/jose_maria_ferreira_nunes_-_oficio.011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/544/jose_maria_ferreira_nunes_-_req.012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/548/jose_maria_ferreira_nunes_-_req.013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/549/jose_maria_ferreira_nunes_-_req.014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/554/jose_maria_ferreira_nunes_-_req.015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/556/jose_maria_ferreira_nunes_-_req.016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/557/jose_maria_ferreira_nunes_-_req.017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/559/jose_maria_ferreira_nunes_-_req.018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/560/jose_maria_ferreira_nunes_-_req.019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/561/jose_maria_ferreira_nunes_-_req.020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/562/jose_maria_ferreira_nunes_-_req.021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/564/jose_maria_ferreira_nunes_-_req.022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/565/jose_maria_ferreira_nunes_-_req.023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/566/jose_maria_ferreira_nunes_-_req.024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/567/jucelito_matos_campos_-_reque_no_001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/570/jucelito_matos_campos_-_reque_no_002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/572/jucelito_matos_campos_-_reque_no_003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/573/jucelito_matos_campos_-_reque_no_004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/577/jucelito_matos_campos_-_reque_no_005_-_2019_-_copia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/583/jucelito_matos_campos_-_reque_no_06_-_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/588/jucelito_matos_campos_-_reque_no_007_-_2019_-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/592/jucelito_matos_campos_-_reque_no_008_-_2019_-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/596/jucelito_matos_campos_-_reque_no_11_-_2019_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/598/jucelito_matos_campos_-_reque_no_12_-_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/600/jucelito_matos_campos_-_reque_no_13_-_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/602/jucelito_matos_campos_-_reque_no_14_-_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/603/jucelito_matos_campos_-_reque_no_15_-_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/605/jucelito_matos_campos_-_reque_no_16_-_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/607/jucelito_matos_campos_-_reque_no_17_-_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/609/jucelito_matos_campos_-_reque_no_18_-_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/611/jucelito_matos_campos_-_reque_no_19_-_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/612/jucelito_matos_campos_-_reque_no_20_-_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/614/luiz_matias_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/616/luiz_matias_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/617/luiz_matias_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/619/luiz_matias_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/620/luiz_matias_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/622/luiz_matias_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/624/luiz_matias_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/625/luiz_matias_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/626/manoel_felix_da_silva_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/627/manoel_feliz_da_silva_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/628/manoel_felix_da_silva_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/629/manoel_felix_da_silva_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/630/manoel_felix_da_silva_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/632/manoel_felix_da_silva_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/633/manoel_felix_da_silva_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/635/manoel_felix_da_silva_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/638/manoel_felix_da_silva_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/640/manoel_felix_da_silva_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/641/manoel_felix_da_silva_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/642/manoel_felix_da_silva_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/643/manoel_felix_da_silva_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/645/manoel_felix_da_silva_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/646/manoel_felix_da_silva_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/647/manoel_felix_da_silva_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/649/manoel_felix_da_silva_-_req.no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/651/manoel_felix_da_silva_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/652/marco_antonio_teixeira_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/654/marco_antonio_teixeira_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/655/marco_antonio_teixeira_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/657/marco_antonio_teixeira_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/658/marco_antonio_teixeira_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/659/marco_antonio_teixeira_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/660/marco_antonio_teixeira_-_req.no008a_-_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/662/marco_antonio_teixeira_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/670/marco_antonio_teixeira_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/671/marco_antonio_teixeira_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/672/marco_antonio_teixeira_-_req.no012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/673/marco_antonio_teixeira_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/674/marco_antonio_teixeira_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/675/marco_antonio_teixeira_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/677/marco_antonio_teixeira_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/680/marco_antonio_teixeira_-_req.no017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/681/marco_antonio_teixeira_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/687/marco_antonio_teixeira_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/688/marco_antonio_teixeira_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/689/marco_antonio_teixeira_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/701/marco_antonio_teixeira_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/704/marco_antonio_teixeira_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/706/marco_antonio_teixeira_-_req.no024_-_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/707/marco_antonio_teixeira_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/708/marinaldo_galdino_soares_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/714/marinaldo_galdino_soares_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/715/marinaldo_galdino_soares_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/716/marinaldo_galdino_soares_-_req.no009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/717/marinaldo_galdino_soares_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/722/marinaldo_galdino_soares_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/725/marinaldo_galdino_soares_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/727/marinaldo_galdino_soares_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/729/marinaldo_galdino_soares_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/730/marinaldo_galdino_soares_-_req.no016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/732/marinaldo_galdino_soares_-_req.no018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/733/marinaldo_galdino_soares_-_req.no019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/735/marinaldo_galdino_soares_-_req.no020_-_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/736/marinaldo_galdino_soares_-_req.no021_-_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/738/marinaldo_galdino_soares_-_req.no022_-_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/740/marinaldo_galdino_soares_-_req.no023_-_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/741/marinaldo_galdino_soares_-_req.no025_-_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/744/marinaldo_galdino_soares_-_req.no026_-_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/745/marinaldo_galdino_soares_-_req.no027_-_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/746/marinaldo_galdino_soares_-_req.no028_-_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/747/marinaldo_galdino_soares_-_req.no029_-_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/748/marinaldo_galdino_soares_-_req.no030_-_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/751/marinaldo_galdino_soares_-_req.no032_-_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/752/marinaldo_galdino_soares_-_req.no033_-_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/753/marinaldo_galdino_soares_-_req.no034_-_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/755/marinaldo_galdino_soares_-_req.no036_-_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/757/raimundo_lima_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/758/raimundo_lima_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/760/raimundo_lima_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/762/raimundo_lima_-_req.no004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/763/raimundo_lima_-_req.no005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/764/raimundo_lima_-_req.no006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/765/raimundo_lima_-_req.no007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/766/raimundo_lima_-_req.no008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/767/raimundo_lima_-_req.no010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/770/raimundo_lima_-_req.no011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/815/raimundo_lima_-_req.no013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/816/raimundo_lima_-_req.no014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/817/raimundo_lima_-_req.no015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/822/ricardo_luiz_amaral_santos_-_req.001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/825/ricardo_luiz_amaral_santos_-_req.002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/827/ricardo_luiz_amaral_santos_-_req.003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/828/ricardo_luiz_amaral_santos_-_req.004_-_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/830/ricardo_luiz_amaral_santos_-_req.005_-_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/832/ricardo_luiz_amaral_santos_-_req.006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/834/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/836/ricardo_luiz_amaral_santos_-_req.007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/837/ricardo_luiz_amaral_santos_-_req.008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/838/ricardo_luiz_amaral_santos_-_req.009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/839/ricardo_luiz_amaral_santos_-_req.010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/842/ricardo_luiz_amaral_santos_-_req.011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/843/ricardo_luiz_amaral_santos_-_req.012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/844/ricardo_luiz_amaral_santos_-_req.013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/845/ricardo_luiz_amaral_santos_-_req.014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/847/ricardo_luiz_amaral_santos_-_req.015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/848/ricardo_luiz_amaral_santos_-_req.016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/850/ricardo_luiz_amaral_santos_-_req.017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/851/ricardo_luiz_amaral_santos_-_req.018_-_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/852/ricardo_luiz_amaral_santos_-_req.019_-_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/854/rogerio_nobre_de_sousa_-_req.001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/856/virgilio_kennedy_-_req.no001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/858/virgilio_kennedy_-_req.no002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/861/virgilio_kennedy_-_req.no003_-_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2019/862/virgilio_kennedy_-_req.no004_-_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>