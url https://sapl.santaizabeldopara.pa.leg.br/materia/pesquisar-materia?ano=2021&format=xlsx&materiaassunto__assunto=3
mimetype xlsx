--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>JOSÉ AUGUSTO CHAGAS DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, Dr. EVANDRO BARROS WATANABE, através da Secretaria Municipal de Obras Públicas, na pessoa do Secretário, Sr. PEDRO PAULO DE MAGALHÃES BEZERRA, a seguinte providência: Que seja realizado os serviços de drenagem, meio-fio e asfaltamento nas Ruas: 13 de Maio e Rua da Fazenda, no Distrito de Americano, neste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>