--- v0 (2025-12-10)
+++ v1 (2026-04-06)
@@ -51,66 +51,66 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>EDIMILSON RIBEIRO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_n._01.19-executivo_e_sec._obas_e_transp_pavimentacao_ruas_sta._catarina_e_firmo_araujo_km_60-ver._edimilson01.docx</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_n._01.19-executivo_e_sec._obas_e_transp_pavimentacao_ruas_sta._catarina_e_firmo_araujo_km_60-ver._edimilson01.docx</t>
   </si>
   <si>
     <t>Que sejam efetuados os serviços de drenagem meio fio, e asfalto na rua Santa Catarina, no Distrito de Americano, neste Município.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>JOSÉ AUGUSTO CHAGAS DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx</t>
+    <t>http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Santa Izabel do Pará, Dr. EVANDRO BARROS WATANABE, através da Secretaria Municipal de Obras Públicas, na pessoa do Secretário, Sr. PEDRO PAULO DE MAGALHÃES BEZERRA, a seguinte providência: Que seja realizado os serviços de drenagem, meio-fio e asfaltamento nas Ruas: 13 de Maio e Rua da Fazenda, no Distrito de Americano, neste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -417,68 +417,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_n._01.19-executivo_e_sec._obas_e_transp_pavimentacao_ruas_sta._catarina_e_firmo_araujo_km_60-ver._edimilson01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_n._01.19-executivo_e_sec._obas_e_transp_pavimentacao_ruas_sta._catarina_e_firmo_araujo_km_60-ver._edimilson01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaizabeldopara.pa.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_39-2021.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="200.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>